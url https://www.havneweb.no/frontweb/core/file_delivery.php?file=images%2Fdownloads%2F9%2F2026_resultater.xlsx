--- v0 (2026-05-29)
+++ v1 (2026-07-29)
@@ -30,196 +30,899 @@
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10517"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10719"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ovestorholt/Library/CloudStorage/GoogleDrive-ovestoerholt@gmail.com/My Drive/Seiling/GKSS/SEKRETÆR/Regatta/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9F4F4053-8E2E-5342-BE74-697B17560BDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BE3002F-F1FB-354D-A675-3C313CB9C64C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="780" windowWidth="41120" windowHeight="25800" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="780" windowWidth="41120" windowHeight="25800" activeTab="17" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hovedark" sheetId="1" r:id="rId1"/>
     <sheet name="Reserve" sheetId="30" state="hidden" r:id="rId2"/>
     <sheet name="Parolen" sheetId="56" r:id="rId3"/>
     <sheet name="5 mai" sheetId="57" r:id="rId4"/>
     <sheet name="12 mai" sheetId="58" r:id="rId5"/>
     <sheet name="19 mai" sheetId="59" r:id="rId6"/>
     <sheet name="26 mai" sheetId="60" r:id="rId7"/>
     <sheet name="2 juni" sheetId="61" r:id="rId8"/>
     <sheet name="9 juni" sheetId="62" r:id="rId9"/>
     <sheet name="16 juni" sheetId="63" r:id="rId10"/>
-    <sheet name="23 juni" sheetId="64" r:id="rId11"/>
+    <sheet name="22 juni" sheetId="64" r:id="rId11"/>
     <sheet name="Tjøme rundt" sheetId="83" r:id="rId12"/>
     <sheet name="30 juni" sheetId="68" r:id="rId13"/>
     <sheet name="7 juli" sheetId="69" r:id="rId14"/>
     <sheet name="14 juli" sheetId="70" r:id="rId15"/>
     <sheet name="21 juli" sheetId="71" r:id="rId16"/>
     <sheet name="28 juli" sheetId="72" r:id="rId17"/>
     <sheet name="4 august" sheetId="73" r:id="rId18"/>
     <sheet name="11 august" sheetId="74" r:id="rId19"/>
     <sheet name="Langeskjær" sheetId="82" r:id="rId20"/>
     <sheet name="18 august" sheetId="75" r:id="rId21"/>
     <sheet name="25 august" sheetId="76" r:id="rId22"/>
     <sheet name="1 september" sheetId="77" r:id="rId23"/>
     <sheet name="8 september" sheetId="78" r:id="rId24"/>
     <sheet name="15 september" sheetId="79" r:id="rId25"/>
     <sheet name="22 september" sheetId="80" r:id="rId26"/>
     <sheet name="29 september" sheetId="81" r:id="rId27"/>
     <sheet name="Cupper" sheetId="27" r:id="rId28"/>
     <sheet name="Gåsøpokalen" sheetId="84" r:id="rId29"/>
     <sheet name="Lillebuktpokalen" sheetId="85" r:id="rId30"/>
     <sheet name="Pokaler, historikk" sheetId="86" r:id="rId31"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'12 mai'!$A$1:$R$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'16 juni'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'19 mai'!$A$1:$S$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'2 juni'!$A$1:$S$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'22 juni'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'26 mai'!$A$1:$S$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'28 juli'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'30 juni'!$A$1:$Q$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'5 mai'!$A$1:$R$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'7 juli'!$A$1:$Q$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'9 juni'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hovedark!$A$4:$U$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Parolen!$A$1:$R$19</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterate="1" iterateCount="1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P19" i="61" l="1"/>
+  <c r="P19" i="73" l="1"/>
+  <c r="O19" i="73"/>
+  <c r="L19" i="73"/>
+  <c r="Q19" i="73" s="1"/>
+  <c r="R19" i="73" s="1"/>
+  <c r="P18" i="73"/>
+  <c r="O18" i="73"/>
+  <c r="L18" i="73"/>
+  <c r="Q18" i="73" s="1"/>
+  <c r="R18" i="73" s="1"/>
+  <c r="P17" i="73"/>
+  <c r="O17" i="73"/>
+  <c r="L17" i="73"/>
+  <c r="Q17" i="73" s="1"/>
+  <c r="R17" i="73" s="1"/>
+  <c r="P16" i="73"/>
+  <c r="O16" i="73"/>
+  <c r="L16" i="73"/>
+  <c r="Q16" i="73" s="1"/>
+  <c r="R16" i="73" s="1"/>
+  <c r="P15" i="73"/>
+  <c r="O15" i="73"/>
+  <c r="L15" i="73"/>
+  <c r="Q15" i="73" s="1"/>
+  <c r="R15" i="73" s="1"/>
+  <c r="P14" i="73"/>
+  <c r="O14" i="73"/>
+  <c r="L14" i="73"/>
+  <c r="Q14" i="73" s="1"/>
+  <c r="R14" i="73" s="1"/>
+  <c r="P13" i="73"/>
+  <c r="O13" i="73"/>
+  <c r="L13" i="73"/>
+  <c r="Q13" i="73" s="1"/>
+  <c r="R13" i="73" s="1"/>
+  <c r="Q12" i="73"/>
+  <c r="R12" i="73" s="1"/>
+  <c r="P12" i="73"/>
+  <c r="O12" i="73"/>
+  <c r="L12" i="73"/>
+  <c r="P11" i="73"/>
+  <c r="O11" i="73"/>
+  <c r="L11" i="73"/>
+  <c r="Q11" i="73" s="1"/>
+  <c r="R11" i="73" s="1"/>
+  <c r="P10" i="73"/>
+  <c r="O10" i="73"/>
+  <c r="L10" i="73"/>
+  <c r="Q10" i="73" s="1"/>
+  <c r="R10" i="73" s="1"/>
+  <c r="P9" i="73"/>
+  <c r="O9" i="73"/>
+  <c r="L9" i="73"/>
+  <c r="Q9" i="73" s="1"/>
+  <c r="R9" i="73" s="1"/>
+  <c r="P8" i="73"/>
+  <c r="O8" i="73"/>
+  <c r="L8" i="73"/>
+  <c r="Q8" i="73" s="1"/>
+  <c r="R8" i="73" s="1"/>
+  <c r="P7" i="73"/>
+  <c r="O7" i="73"/>
+  <c r="L7" i="73"/>
+  <c r="Q7" i="73" s="1"/>
+  <c r="R7" i="73" s="1"/>
+  <c r="P6" i="73"/>
+  <c r="O6" i="73"/>
+  <c r="L6" i="73"/>
+  <c r="Q6" i="73" s="1"/>
+  <c r="R6" i="73" s="1"/>
+  <c r="P5" i="73"/>
+  <c r="O5" i="73"/>
+  <c r="L5" i="73"/>
+  <c r="Q5" i="73" s="1"/>
+  <c r="R5" i="73" s="1"/>
+  <c r="L7" i="72"/>
+  <c r="Y18" i="27" a="1"/>
+  <c r="Y18" i="27" s="1"/>
+  <c r="Y17" i="27" a="1"/>
+  <c r="Y17" i="27" s="1"/>
+  <c r="Y16" i="27"/>
+  <c r="Y16" i="27" a="1"/>
+  <c r="Y15" i="27" a="1"/>
+  <c r="Y15" i="27" s="1"/>
+  <c r="Y14" i="27" a="1"/>
+  <c r="Y14" i="27" s="1"/>
+  <c r="Y13" i="27" a="1"/>
+  <c r="Y13" i="27" s="1"/>
+  <c r="Y12" i="27" a="1"/>
+  <c r="Y12" i="27" s="1"/>
+  <c r="Y11" i="27"/>
+  <c r="Y11" i="27" a="1"/>
+  <c r="Y10" i="27" a="1"/>
+  <c r="Y10" i="27" s="1"/>
+  <c r="Y9" i="27" a="1"/>
+  <c r="Y9" i="27" s="1"/>
+  <c r="Y8" i="27" a="1"/>
+  <c r="Y8" i="27" s="1"/>
+  <c r="Y7" i="27" a="1"/>
+  <c r="Y7" i="27" s="1"/>
+  <c r="Y6" i="27" a="1"/>
+  <c r="Y6" i="27" s="1"/>
+  <c r="Y5" i="27" a="1"/>
+  <c r="Y5" i="27" s="1"/>
+  <c r="Y4" i="27" a="1"/>
+  <c r="Y4" i="27" s="1"/>
+  <c r="P19" i="72"/>
+  <c r="O19" i="72"/>
+  <c r="L19" i="72"/>
+  <c r="P18" i="72"/>
+  <c r="O18" i="72"/>
+  <c r="L18" i="72"/>
+  <c r="Q18" i="72" s="1"/>
+  <c r="R18" i="72" s="1"/>
+  <c r="P17" i="72"/>
+  <c r="O17" i="72"/>
+  <c r="L17" i="72"/>
+  <c r="P16" i="72"/>
+  <c r="O16" i="72"/>
+  <c r="L16" i="72"/>
+  <c r="Q16" i="72" s="1"/>
+  <c r="P15" i="72"/>
+  <c r="O15" i="72"/>
+  <c r="L15" i="72"/>
+  <c r="P14" i="72"/>
+  <c r="O14" i="72"/>
+  <c r="L14" i="72"/>
+  <c r="Q14" i="72" s="1"/>
+  <c r="R14" i="72" s="1"/>
+  <c r="P13" i="72"/>
+  <c r="O13" i="72"/>
+  <c r="L13" i="72"/>
+  <c r="P12" i="72"/>
+  <c r="O12" i="72"/>
+  <c r="L12" i="72"/>
+  <c r="Q12" i="72" s="1"/>
+  <c r="R12" i="72" s="1"/>
+  <c r="P11" i="72"/>
+  <c r="O11" i="72"/>
+  <c r="L11" i="72"/>
+  <c r="P10" i="72"/>
+  <c r="O10" i="72"/>
+  <c r="L10" i="72"/>
+  <c r="Q10" i="72" s="1"/>
+  <c r="P9" i="72"/>
+  <c r="O9" i="72"/>
+  <c r="L9" i="72"/>
+  <c r="P8" i="72"/>
+  <c r="O8" i="72"/>
+  <c r="L8" i="72"/>
+  <c r="Q8" i="72" s="1"/>
+  <c r="R8" i="72" s="1"/>
+  <c r="P7" i="72"/>
+  <c r="O7" i="72"/>
+  <c r="P6" i="72"/>
+  <c r="O6" i="72"/>
+  <c r="L6" i="72"/>
+  <c r="Q6" i="72" s="1"/>
+  <c r="P5" i="72"/>
+  <c r="O5" i="72"/>
+  <c r="L5" i="72"/>
+  <c r="P19" i="71"/>
+  <c r="O19" i="71"/>
+  <c r="L19" i="71"/>
+  <c r="Q19" i="71" s="1"/>
+  <c r="R19" i="71" s="1"/>
+  <c r="P18" i="71"/>
+  <c r="O18" i="71"/>
+  <c r="L18" i="71"/>
+  <c r="Q18" i="71" s="1"/>
+  <c r="R18" i="71" s="1"/>
+  <c r="P17" i="71"/>
+  <c r="O17" i="71"/>
+  <c r="L17" i="71"/>
+  <c r="Q17" i="71" s="1"/>
+  <c r="R17" i="71" s="1"/>
+  <c r="P16" i="71"/>
+  <c r="O16" i="71"/>
+  <c r="L16" i="71"/>
+  <c r="P15" i="71"/>
+  <c r="O15" i="71"/>
+  <c r="L15" i="71"/>
+  <c r="Q15" i="71" s="1"/>
+  <c r="R15" i="71" s="1"/>
+  <c r="P14" i="71"/>
+  <c r="O14" i="71"/>
+  <c r="L14" i="71"/>
+  <c r="P13" i="71"/>
+  <c r="O13" i="71"/>
+  <c r="L13" i="71"/>
+  <c r="Q13" i="71" s="1"/>
+  <c r="R13" i="71" s="1"/>
+  <c r="P12" i="71"/>
+  <c r="O12" i="71"/>
+  <c r="L12" i="71"/>
+  <c r="P11" i="71"/>
+  <c r="O11" i="71"/>
+  <c r="L11" i="71"/>
+  <c r="Q11" i="71" s="1"/>
+  <c r="R11" i="71" s="1"/>
+  <c r="P10" i="71"/>
+  <c r="O10" i="71"/>
+  <c r="L10" i="71"/>
+  <c r="P9" i="71"/>
+  <c r="O9" i="71"/>
+  <c r="L9" i="71"/>
+  <c r="Q9" i="71" s="1"/>
+  <c r="R9" i="71" s="1"/>
+  <c r="P8" i="71"/>
+  <c r="O8" i="71"/>
+  <c r="L8" i="71"/>
+  <c r="P7" i="71"/>
+  <c r="O7" i="71"/>
+  <c r="L7" i="71"/>
+  <c r="Q7" i="71" s="1"/>
+  <c r="R7" i="71" s="1"/>
+  <c r="P6" i="71"/>
+  <c r="O6" i="71"/>
+  <c r="L6" i="71"/>
+  <c r="P5" i="71"/>
+  <c r="O5" i="71"/>
+  <c r="L5" i="71"/>
+  <c r="Q5" i="71" s="1"/>
+  <c r="R5" i="71" s="1"/>
+  <c r="P19" i="70"/>
+  <c r="O19" i="70"/>
+  <c r="L19" i="70"/>
+  <c r="Q19" i="70" s="1"/>
+  <c r="R19" i="70" s="1"/>
+  <c r="P18" i="70"/>
+  <c r="O18" i="70"/>
+  <c r="L18" i="70"/>
+  <c r="Q18" i="70" s="1"/>
+  <c r="R18" i="70" s="1"/>
+  <c r="P17" i="70"/>
+  <c r="O17" i="70"/>
+  <c r="L17" i="70"/>
+  <c r="Q17" i="70" s="1"/>
+  <c r="R17" i="70" s="1"/>
+  <c r="P16" i="70"/>
+  <c r="O16" i="70"/>
+  <c r="L16" i="70"/>
+  <c r="Q16" i="70" s="1"/>
+  <c r="P15" i="70"/>
+  <c r="O15" i="70"/>
+  <c r="L15" i="70"/>
+  <c r="Q15" i="70" s="1"/>
+  <c r="R15" i="70" s="1"/>
+  <c r="P14" i="70"/>
+  <c r="O14" i="70"/>
+  <c r="L14" i="70"/>
+  <c r="Q14" i="70" s="1"/>
+  <c r="R14" i="70" s="1"/>
+  <c r="P13" i="70"/>
+  <c r="O13" i="70"/>
+  <c r="L13" i="70"/>
+  <c r="Q13" i="70" s="1"/>
+  <c r="P12" i="70"/>
+  <c r="O12" i="70"/>
+  <c r="L12" i="70"/>
+  <c r="Q12" i="70" s="1"/>
+  <c r="R12" i="70" s="1"/>
+  <c r="P11" i="70"/>
+  <c r="O11" i="70"/>
+  <c r="L11" i="70"/>
+  <c r="Q11" i="70" s="1"/>
+  <c r="R11" i="70" s="1"/>
+  <c r="P10" i="70"/>
+  <c r="O10" i="70"/>
+  <c r="L10" i="70"/>
+  <c r="Q10" i="70" s="1"/>
+  <c r="P9" i="70"/>
+  <c r="O9" i="70"/>
+  <c r="L9" i="70"/>
+  <c r="Q9" i="70" s="1"/>
+  <c r="R9" i="70" s="1"/>
+  <c r="P8" i="70"/>
+  <c r="O8" i="70"/>
+  <c r="L8" i="70"/>
+  <c r="Q8" i="70" s="1"/>
+  <c r="R8" i="70" s="1"/>
+  <c r="P7" i="70"/>
+  <c r="O7" i="70"/>
+  <c r="L7" i="70"/>
+  <c r="Q7" i="70" s="1"/>
+  <c r="P6" i="70"/>
+  <c r="O6" i="70"/>
+  <c r="L6" i="70"/>
+  <c r="Q6" i="70" s="1"/>
+  <c r="P5" i="70"/>
+  <c r="O5" i="70"/>
+  <c r="L5" i="70"/>
+  <c r="Q5" i="70" s="1"/>
+  <c r="R5" i="70" s="1"/>
+  <c r="P19" i="69"/>
+  <c r="O19" i="69"/>
+  <c r="L19" i="69"/>
+  <c r="Q19" i="69" s="1"/>
+  <c r="R19" i="69" s="1"/>
+  <c r="P18" i="69"/>
+  <c r="O18" i="69"/>
+  <c r="L18" i="69"/>
+  <c r="Q18" i="69" s="1"/>
+  <c r="R18" i="69" s="1"/>
+  <c r="P17" i="69"/>
+  <c r="O17" i="69"/>
+  <c r="L17" i="69"/>
+  <c r="Q17" i="69" s="1"/>
+  <c r="R17" i="69" s="1"/>
+  <c r="P16" i="69"/>
+  <c r="O16" i="69"/>
+  <c r="L16" i="69"/>
+  <c r="Q16" i="69" s="1"/>
+  <c r="R16" i="69" s="1"/>
+  <c r="P15" i="69"/>
+  <c r="O15" i="69"/>
+  <c r="L15" i="69"/>
+  <c r="Q15" i="69" s="1"/>
+  <c r="R15" i="69" s="1"/>
+  <c r="P14" i="69"/>
+  <c r="O14" i="69"/>
+  <c r="L14" i="69"/>
+  <c r="Q14" i="69" s="1"/>
+  <c r="R14" i="69" s="1"/>
+  <c r="P13" i="69"/>
+  <c r="O13" i="69"/>
+  <c r="L13" i="69"/>
+  <c r="Q13" i="69" s="1"/>
+  <c r="R13" i="69" s="1"/>
+  <c r="P12" i="69"/>
+  <c r="O12" i="69"/>
+  <c r="L12" i="69"/>
+  <c r="Q12" i="69" s="1"/>
+  <c r="R12" i="69" s="1"/>
+  <c r="P11" i="69"/>
+  <c r="O11" i="69"/>
+  <c r="L11" i="69"/>
+  <c r="Q11" i="69" s="1"/>
+  <c r="R11" i="69" s="1"/>
+  <c r="P10" i="69"/>
+  <c r="O10" i="69"/>
+  <c r="L10" i="69"/>
+  <c r="Q10" i="69" s="1"/>
+  <c r="P9" i="69"/>
+  <c r="O9" i="69"/>
+  <c r="L9" i="69"/>
+  <c r="Q9" i="69" s="1"/>
+  <c r="P8" i="69"/>
+  <c r="O8" i="69"/>
+  <c r="L8" i="69"/>
+  <c r="Q8" i="69" s="1"/>
+  <c r="R8" i="69" s="1"/>
+  <c r="P7" i="69"/>
+  <c r="O7" i="69"/>
+  <c r="L7" i="69"/>
+  <c r="Q7" i="69" s="1"/>
+  <c r="P6" i="69"/>
+  <c r="O6" i="69"/>
+  <c r="L6" i="69"/>
+  <c r="Q6" i="69" s="1"/>
+  <c r="P5" i="69"/>
+  <c r="O5" i="69"/>
+  <c r="L5" i="69"/>
+  <c r="Q5" i="69" s="1"/>
+  <c r="R5" i="69" s="1"/>
+  <c r="P19" i="68"/>
+  <c r="O19" i="68"/>
+  <c r="L19" i="68"/>
+  <c r="Q19" i="68" s="1"/>
+  <c r="R19" i="68" s="1"/>
+  <c r="P18" i="68"/>
+  <c r="O18" i="68"/>
+  <c r="L18" i="68"/>
+  <c r="Q18" i="68" s="1"/>
+  <c r="P17" i="68"/>
+  <c r="O17" i="68"/>
+  <c r="L17" i="68"/>
+  <c r="Q17" i="68" s="1"/>
+  <c r="R17" i="68" s="1"/>
+  <c r="P16" i="68"/>
+  <c r="O16" i="68"/>
+  <c r="L16" i="68"/>
+  <c r="Q16" i="68" s="1"/>
+  <c r="R16" i="68" s="1"/>
+  <c r="P15" i="68"/>
+  <c r="O15" i="68"/>
+  <c r="L15" i="68"/>
+  <c r="Q15" i="68" s="1"/>
+  <c r="R15" i="68" s="1"/>
+  <c r="P14" i="68"/>
+  <c r="O14" i="68"/>
+  <c r="L14" i="68"/>
+  <c r="Q14" i="68" s="1"/>
+  <c r="R14" i="68" s="1"/>
+  <c r="P13" i="68"/>
+  <c r="O13" i="68"/>
+  <c r="L13" i="68"/>
+  <c r="Q13" i="68" s="1"/>
+  <c r="R13" i="68" s="1"/>
+  <c r="P12" i="68"/>
+  <c r="O12" i="68"/>
+  <c r="L12" i="68"/>
+  <c r="Q12" i="68" s="1"/>
+  <c r="P11" i="68"/>
+  <c r="O11" i="68"/>
+  <c r="L11" i="68"/>
+  <c r="Q11" i="68" s="1"/>
+  <c r="P10" i="68"/>
+  <c r="O10" i="68"/>
+  <c r="L10" i="68"/>
+  <c r="Q10" i="68" s="1"/>
+  <c r="R10" i="68" s="1"/>
+  <c r="P9" i="68"/>
+  <c r="O9" i="68"/>
+  <c r="L9" i="68"/>
+  <c r="Q9" i="68" s="1"/>
+  <c r="P8" i="68"/>
+  <c r="O8" i="68"/>
+  <c r="L8" i="68"/>
+  <c r="Q8" i="68" s="1"/>
+  <c r="R8" i="68" s="1"/>
+  <c r="P7" i="68"/>
+  <c r="O7" i="68"/>
+  <c r="L7" i="68"/>
+  <c r="Q7" i="68" s="1"/>
+  <c r="P6" i="68"/>
+  <c r="O6" i="68"/>
+  <c r="L6" i="68"/>
+  <c r="Q6" i="68" s="1"/>
+  <c r="P5" i="68"/>
+  <c r="O5" i="68"/>
+  <c r="L5" i="68"/>
+  <c r="Q5" i="68" s="1"/>
+  <c r="R5" i="68" s="1"/>
+  <c r="J26" i="83"/>
+  <c r="I26" i="83"/>
+  <c r="P19" i="83"/>
+  <c r="O19" i="83"/>
+  <c r="L19" i="83"/>
+  <c r="Q19" i="83" s="1"/>
+  <c r="R19" i="83" s="1"/>
+  <c r="P18" i="83"/>
+  <c r="O18" i="83"/>
+  <c r="L18" i="83"/>
+  <c r="Q18" i="83" s="1"/>
+  <c r="R18" i="83" s="1"/>
+  <c r="P17" i="83"/>
+  <c r="O17" i="83"/>
+  <c r="L17" i="83"/>
+  <c r="Q17" i="83" s="1"/>
+  <c r="R17" i="83" s="1"/>
+  <c r="P16" i="83"/>
+  <c r="O16" i="83"/>
+  <c r="L16" i="83"/>
+  <c r="Q16" i="83" s="1"/>
+  <c r="R16" i="83" s="1"/>
+  <c r="P15" i="83"/>
+  <c r="O15" i="83"/>
+  <c r="L15" i="83"/>
+  <c r="Q15" i="83" s="1"/>
+  <c r="R15" i="83" s="1"/>
+  <c r="P14" i="83"/>
+  <c r="O14" i="83"/>
+  <c r="L14" i="83"/>
+  <c r="Q14" i="83" s="1"/>
+  <c r="R14" i="83" s="1"/>
+  <c r="P13" i="83"/>
+  <c r="O13" i="83"/>
+  <c r="L13" i="83"/>
+  <c r="Q13" i="83" s="1"/>
+  <c r="R13" i="83" s="1"/>
+  <c r="P12" i="83"/>
+  <c r="O12" i="83"/>
+  <c r="L12" i="83"/>
+  <c r="Q12" i="83" s="1"/>
+  <c r="R12" i="83" s="1"/>
+  <c r="P11" i="83"/>
+  <c r="O11" i="83"/>
+  <c r="L11" i="83"/>
+  <c r="Q11" i="83" s="1"/>
+  <c r="R11" i="83" s="1"/>
+  <c r="P10" i="83"/>
+  <c r="O10" i="83"/>
+  <c r="L10" i="83"/>
+  <c r="Q10" i="83" s="1"/>
+  <c r="R10" i="83" s="1"/>
+  <c r="P9" i="83"/>
+  <c r="O9" i="83"/>
+  <c r="L9" i="83"/>
+  <c r="Q9" i="83" s="1"/>
+  <c r="R9" i="83" s="1"/>
+  <c r="P8" i="83"/>
+  <c r="O8" i="83"/>
+  <c r="L8" i="83"/>
+  <c r="Q8" i="83" s="1"/>
+  <c r="R8" i="83" s="1"/>
+  <c r="P7" i="83"/>
+  <c r="O7" i="83"/>
+  <c r="L7" i="83"/>
+  <c r="Q7" i="83" s="1"/>
+  <c r="O6" i="83"/>
+  <c r="P6" i="83" s="1"/>
+  <c r="L6" i="83"/>
+  <c r="P5" i="83"/>
+  <c r="O5" i="83"/>
+  <c r="L5" i="83"/>
+  <c r="Q5" i="83" s="1"/>
+  <c r="R5" i="83" s="1"/>
+  <c r="P19" i="64"/>
+  <c r="O19" i="64"/>
+  <c r="L19" i="64"/>
+  <c r="P18" i="64"/>
+  <c r="O18" i="64"/>
+  <c r="L18" i="64"/>
+  <c r="Q18" i="64" s="1"/>
+  <c r="P17" i="64"/>
+  <c r="O17" i="64"/>
+  <c r="L17" i="64"/>
+  <c r="P16" i="64"/>
+  <c r="O16" i="64"/>
+  <c r="L16" i="64"/>
+  <c r="Q16" i="64" s="1"/>
+  <c r="R16" i="64" s="1"/>
+  <c r="P15" i="64"/>
+  <c r="O15" i="64"/>
+  <c r="L15" i="64"/>
+  <c r="P14" i="64"/>
+  <c r="O14" i="64"/>
+  <c r="L14" i="64"/>
+  <c r="Q14" i="64" s="1"/>
+  <c r="O13" i="64"/>
+  <c r="P13" i="64" s="1"/>
+  <c r="L13" i="64"/>
+  <c r="O12" i="64"/>
+  <c r="P12" i="64" s="1"/>
+  <c r="L12" i="64"/>
+  <c r="P11" i="64"/>
+  <c r="O11" i="64"/>
+  <c r="L11" i="64"/>
+  <c r="P10" i="64"/>
+  <c r="O10" i="64"/>
+  <c r="L10" i="64"/>
+  <c r="Q10" i="64" s="1"/>
+  <c r="O9" i="64"/>
+  <c r="P9" i="64" s="1"/>
+  <c r="L9" i="64"/>
+  <c r="P8" i="64"/>
+  <c r="O8" i="64"/>
+  <c r="L8" i="64"/>
+  <c r="Q8" i="64" s="1"/>
+  <c r="R8" i="64" s="1"/>
+  <c r="O7" i="64"/>
+  <c r="P7" i="64" s="1"/>
+  <c r="L7" i="64"/>
+  <c r="O6" i="64"/>
+  <c r="P6" i="64" s="1"/>
+  <c r="L6" i="64"/>
+  <c r="P5" i="64"/>
+  <c r="O5" i="64"/>
+  <c r="L5" i="64"/>
+  <c r="P19" i="63"/>
+  <c r="O19" i="63"/>
+  <c r="L19" i="63"/>
+  <c r="Q19" i="63" s="1"/>
+  <c r="R19" i="63" s="1"/>
+  <c r="P18" i="63"/>
+  <c r="O18" i="63"/>
+  <c r="L18" i="63"/>
+  <c r="P17" i="63"/>
+  <c r="O17" i="63"/>
+  <c r="L17" i="63"/>
+  <c r="Q17" i="63" s="1"/>
+  <c r="R17" i="63" s="1"/>
+  <c r="P16" i="63"/>
+  <c r="O16" i="63"/>
+  <c r="L16" i="63"/>
+  <c r="O15" i="63"/>
+  <c r="P15" i="63" s="1"/>
+  <c r="L15" i="63"/>
+  <c r="P14" i="63"/>
+  <c r="O14" i="63"/>
+  <c r="L14" i="63"/>
+  <c r="P13" i="63"/>
+  <c r="O13" i="63"/>
+  <c r="L13" i="63"/>
+  <c r="O12" i="63"/>
+  <c r="P12" i="63" s="1"/>
+  <c r="L12" i="63"/>
+  <c r="P11" i="63"/>
+  <c r="O11" i="63"/>
+  <c r="L11" i="63"/>
+  <c r="Q11" i="63" s="1"/>
+  <c r="R11" i="63" s="1"/>
+  <c r="P10" i="63"/>
+  <c r="O10" i="63"/>
+  <c r="L10" i="63"/>
+  <c r="P9" i="63"/>
+  <c r="O9" i="63"/>
+  <c r="L9" i="63"/>
+  <c r="Q9" i="63" s="1"/>
+  <c r="P8" i="63"/>
+  <c r="O8" i="63"/>
+  <c r="L8" i="63"/>
+  <c r="P7" i="63"/>
+  <c r="O7" i="63"/>
+  <c r="L7" i="63"/>
+  <c r="Q7" i="63" s="1"/>
+  <c r="O6" i="63"/>
+  <c r="P6" i="63" s="1"/>
+  <c r="L6" i="63"/>
+  <c r="P5" i="63"/>
+  <c r="O5" i="63"/>
+  <c r="L5" i="63"/>
+  <c r="Q5" i="63" s="1"/>
+  <c r="R5" i="63" s="1"/>
+  <c r="T17" i="85" a="1"/>
+  <c r="T17" i="85" s="1"/>
+  <c r="T16" i="85"/>
+  <c r="T16" i="85" a="1"/>
+  <c r="T15" i="85"/>
+  <c r="T15" i="85" a="1"/>
+  <c r="T14" i="85" a="1"/>
+  <c r="T14" i="85" s="1"/>
+  <c r="T13" i="85" a="1"/>
+  <c r="T13" i="85" s="1"/>
+  <c r="T11" i="85" a="1"/>
+  <c r="T11" i="85" s="1"/>
+  <c r="T10" i="85" a="1"/>
+  <c r="T10" i="85" s="1"/>
+  <c r="T9" i="85" a="1"/>
+  <c r="T9" i="85" s="1"/>
+  <c r="T8" i="85" a="1"/>
+  <c r="T8" i="85" s="1"/>
+  <c r="T7" i="85" a="1"/>
+  <c r="T7" i="85" s="1"/>
+  <c r="T6" i="85" a="1"/>
+  <c r="T6" i="85" s="1"/>
+  <c r="T5" i="85" a="1"/>
+  <c r="T5" i="85" s="1"/>
+  <c r="T4" i="85" a="1"/>
+  <c r="T4" i="85" s="1"/>
+  <c r="T3" i="85" a="1"/>
+  <c r="T3" i="85" s="1"/>
+  <c r="T12" i="85" a="1"/>
+  <c r="T12" i="85" s="1"/>
+  <c r="P19" i="62"/>
+  <c r="O19" i="62"/>
+  <c r="L19" i="62"/>
+  <c r="Q19" i="62" s="1"/>
+  <c r="R19" i="62" s="1"/>
+  <c r="P18" i="62"/>
+  <c r="O18" i="62"/>
+  <c r="L18" i="62"/>
+  <c r="Q18" i="62" s="1"/>
+  <c r="R18" i="62" s="1"/>
+  <c r="P17" i="62"/>
+  <c r="O17" i="62"/>
+  <c r="L17" i="62"/>
+  <c r="Q17" i="62" s="1"/>
+  <c r="R17" i="62" s="1"/>
+  <c r="P16" i="62"/>
+  <c r="O16" i="62"/>
+  <c r="L16" i="62"/>
+  <c r="Q16" i="62" s="1"/>
+  <c r="R16" i="62" s="1"/>
+  <c r="P15" i="62"/>
+  <c r="O15" i="62"/>
+  <c r="L15" i="62"/>
+  <c r="Q15" i="62" s="1"/>
+  <c r="R15" i="62" s="1"/>
+  <c r="P14" i="62"/>
+  <c r="O14" i="62"/>
+  <c r="L14" i="62"/>
+  <c r="P13" i="62"/>
+  <c r="O13" i="62"/>
+  <c r="L13" i="62"/>
+  <c r="Q13" i="62" s="1"/>
+  <c r="R13" i="62" s="1"/>
+  <c r="P12" i="62"/>
+  <c r="O12" i="62"/>
+  <c r="L12" i="62"/>
+  <c r="Q12" i="62" s="1"/>
+  <c r="R12" i="62" s="1"/>
+  <c r="P11" i="62"/>
+  <c r="O11" i="62"/>
+  <c r="L11" i="62"/>
+  <c r="Q11" i="62" s="1"/>
+  <c r="P10" i="62"/>
+  <c r="O10" i="62"/>
+  <c r="L10" i="62"/>
+  <c r="P9" i="62"/>
+  <c r="O9" i="62"/>
+  <c r="L9" i="62"/>
+  <c r="Q9" i="62" s="1"/>
+  <c r="R9" i="62" s="1"/>
+  <c r="P8" i="62"/>
+  <c r="O8" i="62"/>
+  <c r="L8" i="62"/>
+  <c r="Q8" i="62" s="1"/>
+  <c r="R8" i="62" s="1"/>
+  <c r="P7" i="62"/>
+  <c r="O7" i="62"/>
+  <c r="L7" i="62"/>
+  <c r="Q7" i="62" s="1"/>
+  <c r="P6" i="62"/>
+  <c r="O6" i="62"/>
+  <c r="L6" i="62"/>
+  <c r="P5" i="62"/>
+  <c r="O5" i="62"/>
+  <c r="L5" i="62"/>
+  <c r="Q5" i="62" s="1"/>
+  <c r="R5" i="62" s="1"/>
+  <c r="P19" i="61"/>
   <c r="O19" i="61"/>
   <c r="L19" i="61"/>
   <c r="Q19" i="61" s="1"/>
   <c r="R19" i="61" s="1"/>
-  <c r="P18" i="61"/>
   <c r="O18" i="61"/>
+  <c r="P18" i="61" s="1"/>
   <c r="L18" i="61"/>
-  <c r="Q18" i="61" s="1"/>
-  <c r="R18" i="61" s="1"/>
   <c r="P17" i="61"/>
   <c r="O17" i="61"/>
   <c r="L17" i="61"/>
   <c r="Q17" i="61" s="1"/>
   <c r="R17" i="61" s="1"/>
   <c r="P16" i="61"/>
   <c r="O16" i="61"/>
   <c r="L16" i="61"/>
   <c r="Q16" i="61" s="1"/>
   <c r="R16" i="61" s="1"/>
   <c r="P15" i="61"/>
   <c r="O15" i="61"/>
   <c r="L15" i="61"/>
   <c r="Q15" i="61" s="1"/>
   <c r="R15" i="61" s="1"/>
   <c r="P14" i="61"/>
   <c r="O14" i="61"/>
   <c r="L14" i="61"/>
   <c r="Q14" i="61" s="1"/>
   <c r="R14" i="61" s="1"/>
-  <c r="P13" i="61"/>
   <c r="O13" i="61"/>
+  <c r="P13" i="61" s="1"/>
   <c r="L13" i="61"/>
-  <c r="Q13" i="61" s="1"/>
-  <c r="R13" i="61" s="1"/>
   <c r="P12" i="61"/>
   <c r="O12" i="61"/>
   <c r="L12" i="61"/>
   <c r="Q12" i="61" s="1"/>
-  <c r="R12" i="61" s="1"/>
-  <c r="P11" i="61"/>
   <c r="O11" i="61"/>
+  <c r="P11" i="61" s="1"/>
   <c r="L11" i="61"/>
-  <c r="Q11" i="61" s="1"/>
-[...1 lines deleted...]
-  <c r="P10" i="61"/>
   <c r="O10" i="61"/>
+  <c r="P10" i="61" s="1"/>
   <c r="L10" i="61"/>
-  <c r="Q10" i="61" s="1"/>
-[...1 lines deleted...]
-  <c r="P9" i="61"/>
   <c r="O9" i="61"/>
+  <c r="P9" i="61" s="1"/>
   <c r="L9" i="61"/>
-  <c r="Q9" i="61" s="1"/>
-  <c r="R9" i="61" s="1"/>
   <c r="P8" i="61"/>
   <c r="O8" i="61"/>
   <c r="L8" i="61"/>
   <c r="Q8" i="61" s="1"/>
   <c r="R8" i="61" s="1"/>
-  <c r="P7" i="61"/>
   <c r="O7" i="61"/>
+  <c r="P7" i="61" s="1"/>
   <c r="L7" i="61"/>
-  <c r="Q7" i="61" s="1"/>
-  <c r="R7" i="61" s="1"/>
   <c r="P6" i="61"/>
   <c r="O6" i="61"/>
   <c r="L6" i="61"/>
   <c r="Q6" i="61" s="1"/>
-  <c r="R6" i="61" s="1"/>
   <c r="O5" i="61"/>
   <c r="P5" i="61" s="1"/>
   <c r="L5" i="61"/>
   <c r="P7" i="60"/>
   <c r="P6" i="60"/>
   <c r="O7" i="60"/>
   <c r="O6" i="60"/>
   <c r="P19" i="60"/>
   <c r="O19" i="60"/>
   <c r="L19" i="60"/>
   <c r="Q19" i="60" s="1"/>
   <c r="R19" i="60" s="1"/>
   <c r="O18" i="60"/>
   <c r="P18" i="60" s="1"/>
   <c r="L18" i="60"/>
   <c r="P17" i="60"/>
   <c r="O17" i="60"/>
   <c r="L17" i="60"/>
   <c r="Q17" i="60" s="1"/>
   <c r="R17" i="60" s="1"/>
   <c r="O16" i="60"/>
   <c r="P16" i="60" s="1"/>
   <c r="L16" i="60"/>
   <c r="P15" i="60"/>
   <c r="O15" i="60"/>
@@ -233,51 +936,113 @@
   <c r="L13" i="60"/>
   <c r="O12" i="60"/>
   <c r="P12" i="60" s="1"/>
   <c r="L12" i="60"/>
   <c r="O11" i="60"/>
   <c r="P11" i="60" s="1"/>
   <c r="L11" i="60"/>
   <c r="O10" i="60"/>
   <c r="P10" i="60" s="1"/>
   <c r="L10" i="60"/>
   <c r="P9" i="60"/>
   <c r="O9" i="60"/>
   <c r="L9" i="60"/>
   <c r="P8" i="60"/>
   <c r="O8" i="60"/>
   <c r="L8" i="60"/>
   <c r="Q8" i="60" s="1"/>
   <c r="R8" i="60" s="1"/>
   <c r="L7" i="60"/>
   <c r="L6" i="60"/>
   <c r="P5" i="60"/>
   <c r="O5" i="60"/>
   <c r="L5" i="60"/>
   <c r="Q5" i="60" s="1"/>
   <c r="R5" i="60" s="1"/>
-  <c r="Q5" i="61" l="1"/>
+  <c r="Z5" i="27" l="1"/>
+  <c r="Q13" i="72"/>
+  <c r="Q7" i="72"/>
+  <c r="Q17" i="72"/>
+  <c r="R17" i="72" s="1"/>
+  <c r="Q11" i="72"/>
+  <c r="Q5" i="72"/>
+  <c r="R5" i="72" s="1"/>
+  <c r="Q15" i="72"/>
+  <c r="R15" i="72" s="1"/>
+  <c r="Q9" i="72"/>
+  <c r="R9" i="72" s="1"/>
+  <c r="Q19" i="72"/>
+  <c r="R19" i="72" s="1"/>
+  <c r="Q6" i="71"/>
+  <c r="Q16" i="71"/>
+  <c r="Q8" i="71"/>
+  <c r="R8" i="71" s="1"/>
+  <c r="Q10" i="71"/>
+  <c r="Q14" i="71"/>
+  <c r="R14" i="71" s="1"/>
+  <c r="Q12" i="71"/>
+  <c r="R12" i="71" s="1"/>
+  <c r="Q6" i="83"/>
+  <c r="R6" i="83" s="1"/>
+  <c r="Q12" i="64"/>
+  <c r="Q6" i="64"/>
+  <c r="Q11" i="64"/>
+  <c r="R11" i="64" s="1"/>
+  <c r="Q15" i="64"/>
+  <c r="R15" i="64" s="1"/>
+  <c r="Q13" i="64"/>
+  <c r="Q7" i="64"/>
+  <c r="Q17" i="64"/>
+  <c r="R17" i="64" s="1"/>
+  <c r="Q5" i="64"/>
+  <c r="R5" i="64" s="1"/>
+  <c r="Q9" i="64"/>
+  <c r="Q19" i="64"/>
+  <c r="R19" i="64" s="1"/>
+  <c r="Q15" i="63"/>
+  <c r="Q13" i="63"/>
+  <c r="Q6" i="63"/>
+  <c r="Q16" i="63"/>
+  <c r="R16" i="63" s="1"/>
+  <c r="Q10" i="63"/>
+  <c r="R10" i="63" s="1"/>
+  <c r="Q8" i="63"/>
+  <c r="R8" i="63" s="1"/>
+  <c r="Q14" i="63"/>
+  <c r="R14" i="63" s="1"/>
+  <c r="Q18" i="63"/>
+  <c r="Q12" i="63"/>
+  <c r="Q10" i="62"/>
+  <c r="Q14" i="62"/>
+  <c r="Q6" i="62"/>
+  <c r="Q11" i="61"/>
+  <c r="Q9" i="61"/>
+  <c r="Q10" i="61"/>
+  <c r="Q13" i="61"/>
+  <c r="Q18" i="61"/>
+  <c r="Q7" i="61"/>
+  <c r="Q5" i="61"/>
   <c r="R5" i="61" s="1"/>
   <c r="Q18" i="60"/>
   <c r="Q12" i="60"/>
   <c r="Q10" i="60"/>
   <c r="Q9" i="60"/>
   <c r="R9" i="60" s="1"/>
   <c r="Q11" i="60"/>
   <c r="Q14" i="60"/>
   <c r="Q16" i="60"/>
   <c r="Q13" i="60"/>
   <c r="Q7" i="60"/>
   <c r="Q6" i="60"/>
   <c r="P19" i="59"/>
   <c r="O19" i="59"/>
   <c r="L19" i="59"/>
   <c r="Q19" i="59" s="1"/>
   <c r="R19" i="59" s="1"/>
   <c r="P18" i="59"/>
   <c r="O18" i="59"/>
   <c r="L18" i="59"/>
   <c r="Q18" i="59" s="1"/>
   <c r="P17" i="59"/>
   <c r="O17" i="59"/>
   <c r="L17" i="59"/>
   <c r="Q17" i="59" s="1"/>
@@ -297,51 +1062,76 @@
   <c r="L13" i="59"/>
   <c r="P12" i="59"/>
   <c r="O12" i="59"/>
   <c r="L12" i="59"/>
   <c r="P11" i="59"/>
   <c r="O11" i="59"/>
   <c r="L11" i="59"/>
   <c r="O10" i="59"/>
   <c r="P10" i="59" s="1"/>
   <c r="L10" i="59"/>
   <c r="O9" i="59"/>
   <c r="P9" i="59" s="1"/>
   <c r="L9" i="59"/>
   <c r="P8" i="59"/>
   <c r="O8" i="59"/>
   <c r="L8" i="59"/>
   <c r="O7" i="59"/>
   <c r="P7" i="59" s="1"/>
   <c r="L7" i="59"/>
   <c r="O6" i="59"/>
   <c r="P6" i="59" s="1"/>
   <c r="L6" i="59"/>
   <c r="P5" i="59"/>
   <c r="O5" i="59"/>
   <c r="L5" i="59"/>
-  <c r="R6" i="60" l="1"/>
+  <c r="R7" i="83" l="1"/>
+  <c r="R18" i="64"/>
+  <c r="R9" i="64"/>
+  <c r="R14" i="64"/>
+  <c r="R7" i="64"/>
+  <c r="R12" i="64"/>
+  <c r="R6" i="64"/>
+  <c r="R13" i="64"/>
+  <c r="R18" i="63"/>
+  <c r="R15" i="63"/>
+  <c r="R12" i="63"/>
+  <c r="R13" i="63"/>
+  <c r="R7" i="63"/>
+  <c r="R6" i="63"/>
+  <c r="R6" i="62"/>
+  <c r="R14" i="62"/>
+  <c r="R10" i="62"/>
+  <c r="R7" i="62"/>
+  <c r="R11" i="61"/>
+  <c r="R9" i="61"/>
+  <c r="R10" i="61"/>
+  <c r="R13" i="61"/>
+  <c r="R12" i="61"/>
+  <c r="R7" i="61"/>
+  <c r="R18" i="61"/>
+  <c r="R6" i="60"/>
   <c r="R7" i="60"/>
   <c r="R10" i="60"/>
   <c r="R11" i="60"/>
   <c r="R12" i="60"/>
   <c r="R13" i="60"/>
   <c r="R16" i="60"/>
   <c r="R14" i="60"/>
   <c r="R18" i="60"/>
   <c r="Q13" i="59"/>
   <c r="Q8" i="59"/>
   <c r="Q16" i="59"/>
   <c r="Q5" i="59"/>
   <c r="R5" i="59" s="1"/>
   <c r="Q15" i="59"/>
   <c r="Q12" i="59"/>
   <c r="Q6" i="59"/>
   <c r="Q9" i="59"/>
   <c r="Q10" i="59"/>
   <c r="Q7" i="59"/>
   <c r="Q11" i="59"/>
   <c r="R11" i="59" s="1"/>
   <c r="P19" i="58"/>
   <c r="O19" i="58"/>
   <c r="L19" i="58"/>
   <c r="P18" i="58"/>
@@ -448,53 +1238,51 @@
   <c r="P7" i="57"/>
   <c r="O7" i="57"/>
   <c r="L7" i="57"/>
   <c r="Q7" i="57" s="1"/>
   <c r="P6" i="57"/>
   <c r="O6" i="57"/>
   <c r="L6" i="57"/>
   <c r="Q6" i="57" s="1"/>
   <c r="P5" i="57"/>
   <c r="O5" i="57"/>
   <c r="L5" i="57"/>
   <c r="Q5" i="57" s="1"/>
   <c r="R5" i="57" s="1"/>
   <c r="AQ18" i="27" a="1"/>
   <c r="AQ18" i="27" s="1"/>
   <c r="AR18" i="27" s="1"/>
   <c r="AO18" i="27" a="1"/>
   <c r="AO18" i="27" s="1"/>
   <c r="AP18" i="27" s="1"/>
   <c r="AM18" i="27" a="1"/>
   <c r="AM18" i="27" s="1"/>
   <c r="AN18" i="27" s="1"/>
   <c r="AK18" i="27" a="1"/>
   <c r="AK18" i="27" s="1"/>
   <c r="AL18" i="27" s="1"/>
-  <c r="Y18" i="27" a="1"/>
-[...1 lines deleted...]
-  <c r="Z18" i="27" s="1"/>
+  <c r="Z18" i="27"/>
   <c r="S18" i="27" a="1"/>
   <c r="S18" i="27" s="1"/>
   <c r="T18" i="27" s="1"/>
   <c r="L19" i="56"/>
   <c r="L18" i="56"/>
   <c r="L17" i="56"/>
   <c r="L16" i="56"/>
   <c r="L15" i="56"/>
   <c r="L14" i="56"/>
   <c r="L13" i="56"/>
   <c r="L12" i="56"/>
   <c r="L11" i="56"/>
   <c r="L10" i="56"/>
   <c r="L9" i="56"/>
   <c r="Q9" i="56" s="1"/>
   <c r="L8" i="56"/>
   <c r="L7" i="56"/>
   <c r="L6" i="56"/>
   <c r="L5" i="56"/>
   <c r="L25" i="1"/>
   <c r="L24" i="1"/>
   <c r="L23" i="1"/>
   <c r="L22" i="1"/>
   <c r="L21" i="1"/>
   <c r="L20" i="1"/>
@@ -678,120 +1466,88 @@
   <c r="AQ14" i="27" s="1"/>
   <c r="AQ13" i="27" a="1"/>
   <c r="AQ13" i="27" s="1"/>
   <c r="AQ12" i="27" a="1"/>
   <c r="AQ12" i="27" s="1"/>
   <c r="AQ11" i="27" a="1"/>
   <c r="AQ11" i="27" s="1"/>
   <c r="AQ10" i="27" a="1"/>
   <c r="AQ10" i="27" s="1"/>
   <c r="AQ9" i="27" a="1"/>
   <c r="AQ9" i="27" s="1"/>
   <c r="AQ8" i="27" a="1"/>
   <c r="AQ8" i="27" s="1"/>
   <c r="AQ7" i="27" a="1"/>
   <c r="AQ7" i="27" s="1"/>
   <c r="AQ6" i="27" a="1"/>
   <c r="AQ6" i="27" s="1"/>
   <c r="AQ5" i="27" a="1"/>
   <c r="AQ5" i="27" s="1"/>
   <c r="AQ4" i="27" a="1"/>
   <c r="AQ4" i="27" s="1"/>
   <c r="AO4" i="27" a="1"/>
   <c r="AO4" i="27" s="1"/>
   <c r="AK4" i="27" a="1"/>
   <c r="AK4" i="27" s="1"/>
-  <c r="Y4" i="27" a="1"/>
-[...40 lines deleted...]
-  <c r="Z5" i="27" s="1"/>
+  <c r="Z4" i="27"/>
+  <c r="Z17" i="27"/>
+  <c r="Z16" i="27"/>
+  <c r="Z15" i="27"/>
+  <c r="Z14" i="27"/>
+  <c r="Z13" i="27"/>
+  <c r="Z12" i="27"/>
+  <c r="Z11" i="27"/>
+  <c r="Z10" i="27"/>
+  <c r="Z9" i="27"/>
+  <c r="Z8" i="27"/>
+  <c r="Z7" i="27"/>
+  <c r="Z6" i="27"/>
   <c r="S17" i="27" a="1"/>
   <c r="S17" i="27" s="1"/>
-  <c r="T17" i="27" s="1"/>
   <c r="S16" i="27" a="1"/>
   <c r="S16" i="27" s="1"/>
   <c r="S15" i="27" a="1"/>
   <c r="S15" i="27" s="1"/>
   <c r="T15" i="27" s="1"/>
   <c r="S14" i="27" a="1"/>
   <c r="S14" i="27" s="1"/>
   <c r="S13" i="27" a="1"/>
   <c r="S13" i="27" s="1"/>
-  <c r="T13" i="27" s="1"/>
   <c r="S12" i="27" a="1"/>
   <c r="S12" i="27" s="1"/>
   <c r="S11" i="27" a="1"/>
   <c r="S11" i="27" s="1"/>
   <c r="S10" i="27" a="1"/>
   <c r="S10" i="27" s="1"/>
   <c r="S9" i="27" a="1"/>
   <c r="S9" i="27" s="1"/>
   <c r="S8" i="27" a="1"/>
   <c r="S8" i="27" s="1"/>
   <c r="S7" i="27" a="1"/>
   <c r="S7" i="27" s="1"/>
   <c r="S6" i="27" a="1"/>
   <c r="S6" i="27" s="1"/>
-  <c r="T6" i="27" s="1"/>
   <c r="S5" i="27" a="1"/>
   <c r="S5" i="27" s="1"/>
   <c r="S4" i="27" a="1"/>
   <c r="S4" i="27" s="1"/>
   <c r="Q22" i="1"/>
   <c r="R22" i="1" s="1"/>
   <c r="O25" i="1"/>
   <c r="O24" i="1"/>
   <c r="O23" i="1"/>
   <c r="O22" i="1"/>
   <c r="O21" i="1"/>
   <c r="O20" i="1"/>
   <c r="O19" i="1"/>
   <c r="O18" i="1"/>
   <c r="O17" i="1"/>
   <c r="O16" i="1"/>
   <c r="O15" i="1"/>
   <c r="O14" i="1"/>
   <c r="O13" i="1"/>
   <c r="O12" i="1"/>
   <c r="O11" i="1"/>
   <c r="O10" i="1"/>
   <c r="O9" i="1"/>
   <c r="O8" i="1"/>
   <c r="O7" i="1"/>
@@ -842,97 +1598,70 @@
   <c r="AK9" i="27" a="1"/>
   <c r="AK9" i="27" s="1"/>
   <c r="AL9" i="27" s="1"/>
   <c r="AK8" i="27" a="1"/>
   <c r="AK8" i="27" s="1"/>
   <c r="AL8" i="27" s="1"/>
   <c r="AK7" i="27" a="1"/>
   <c r="AK7" i="27" s="1"/>
   <c r="AK6" i="27" a="1"/>
   <c r="AK6" i="27" s="1"/>
   <c r="AK5" i="27" a="1"/>
   <c r="AK5" i="27" s="1"/>
   <c r="AG8" i="84"/>
   <c r="AG7" i="84"/>
   <c r="AG16" i="84"/>
   <c r="AG15" i="84"/>
   <c r="AG14" i="84"/>
   <c r="AG13" i="84"/>
   <c r="AG12" i="84"/>
   <c r="AG11" i="84"/>
   <c r="AG10" i="84"/>
   <c r="AG9" i="84"/>
   <c r="AG6" i="84"/>
   <c r="AG5" i="84"/>
   <c r="AG4" i="84"/>
-  <c r="T17" i="85" a="1"/>
-[...31 lines deleted...]
-  <c r="T4" i="85" s="1"/>
+  <c r="U16" i="85"/>
+  <c r="U15" i="85"/>
+  <c r="U14" i="85"/>
   <c r="AH16" i="84"/>
   <c r="AH15" i="84"/>
   <c r="AH14" i="84"/>
   <c r="AH13" i="84"/>
   <c r="AH12" i="84"/>
   <c r="AH11" i="84"/>
   <c r="AH10" i="84"/>
   <c r="AH9" i="84"/>
   <c r="AH8" i="84"/>
   <c r="AH7" i="84"/>
   <c r="AH6" i="84"/>
   <c r="AH5" i="84"/>
   <c r="AH4" i="84"/>
-  <c r="AR15" i="27" l="1"/>
+  <c r="T17" i="27" l="1"/>
+  <c r="T13" i="27"/>
+  <c r="T6" i="27"/>
+  <c r="AR15" i="27"/>
   <c r="T16" i="27"/>
   <c r="AP15" i="27"/>
   <c r="AN15" i="27"/>
   <c r="AP17" i="27"/>
   <c r="AN17" i="27"/>
   <c r="AR17" i="27"/>
   <c r="AN16" i="27"/>
   <c r="Q16" i="1"/>
   <c r="R16" i="1" s="1"/>
   <c r="Q7" i="1"/>
   <c r="R7" i="1" s="1"/>
   <c r="Q17" i="1"/>
   <c r="R17" i="1" s="1"/>
   <c r="Q8" i="1"/>
   <c r="R8" i="1" s="1"/>
   <c r="Q18" i="1"/>
   <c r="R18" i="1" s="1"/>
   <c r="Q9" i="1"/>
   <c r="R9" i="1" s="1"/>
   <c r="Q19" i="1"/>
   <c r="R19" i="1" s="1"/>
   <c r="Q20" i="1"/>
   <c r="R20" i="1" s="1"/>
   <c r="Q21" i="1"/>
   <c r="R21" i="1" s="1"/>
@@ -1038,51 +1767,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1588" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2984" uniqueCount="269">
   <si>
     <t xml:space="preserve">STARTER: </t>
   </si>
   <si>
     <t>LØP NR:</t>
   </si>
   <si>
     <t>DATO:</t>
   </si>
   <si>
     <t>kom.</t>
   </si>
   <si>
     <t>Seil nr.</t>
   </si>
   <si>
     <t>Eier</t>
   </si>
   <si>
     <t>Tlf</t>
   </si>
   <si>
     <t>Båttype</t>
   </si>
   <si>
@@ -1419,53 +2148,50 @@
     <t>Lik båt ORC</t>
   </si>
   <si>
     <t>Lik båt OCR 2024 *(Brisen)</t>
   </si>
   <si>
     <t>91 76 99 73</t>
   </si>
   <si>
     <t>48 19 08 67</t>
   </si>
   <si>
     <t>90 93 68 88</t>
   </si>
   <si>
     <t>91 74 70 27</t>
   </si>
   <si>
     <t>91 35 70 59</t>
   </si>
   <si>
     <t>95 03 17 01</t>
   </si>
   <si>
     <t>93 49 95 75</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sum3 av 5</t>
   </si>
   <si>
     <t>Fryd</t>
   </si>
   <si>
     <t>Skvalpe</t>
   </si>
   <si>
     <t>na</t>
   </si>
   <si>
     <t>Sander Tangerud
 Sverre Tangerud</t>
   </si>
   <si>
     <t>DNF</t>
   </si>
   <si>
     <t>Morten Erlandsen Christoffer Limkjær</t>
   </si>
   <si>
     <t>Ove Størholt
 Erik Gurmark</t>
   </si>
   <si>
@@ -1847,65 +2573,110 @@
     <t>+47 90038788
 +47 92241111</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Mamba</t>
   </si>
   <si>
     <t>Starter</t>
   </si>
   <si>
     <t>Morten Erlandsen 
 Christoffer Limkjær</t>
   </si>
   <si>
     <t>3 (avkortet)</t>
   </si>
   <si>
     <t>10E (respitt)</t>
   </si>
   <si>
     <t>+47 93021759</t>
   </si>
+  <si>
+    <t>Bjørn Gustavsen (+47 90936888)</t>
+  </si>
+  <si>
+    <t>Morten Erlandsen (+47 92824382)</t>
+  </si>
+  <si>
+    <t>Mandag</t>
+  </si>
+  <si>
+    <t>Gunnar Hogsrød (+47 95031701)</t>
+  </si>
+  <si>
+    <t>Kjell Lauritz Thorsnes (+47 48190867)</t>
+  </si>
+  <si>
+    <t>Løp 15, Tønsberg Brygge, respitt A</t>
+  </si>
+  <si>
+    <t>Sum3 av 4</t>
+  </si>
+  <si>
+    <t>Erik Gurmark (start fra båt)</t>
+  </si>
+  <si>
+    <t>11c (respitt)</t>
+  </si>
+  <si>
+    <t>4B m. Stopp etter 60 min</t>
+  </si>
+  <si>
+    <t>Ove Størholt (+47 93021759)</t>
+  </si>
+  <si>
+    <t>Egentlig Hermine</t>
+  </si>
+  <si>
+    <t>7D (respitt)</t>
+  </si>
+  <si>
+    <t>7D ((respitt)</t>
+  </si>
+  <si>
+    <t>Seilte Hermine</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="[&lt;=99999999]##_ ##_ ##_ ##;\(\+##\)_ ##_ ##_ ##_ ##"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.000"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="hh:mm:ss;@"/>
     <numFmt numFmtId="169" formatCode="0.0000_);\(0.0000\)"/>
     <numFmt numFmtId="170" formatCode="d\.\ mmm"/>
   </numFmts>
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -2082,50 +2853,71 @@
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF222222"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="23">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
@@ -2217,51 +3009,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -2483,56 +3275,124 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="346">
+  <cellXfs count="364">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -3632,50 +4492,116 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="15" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="21" fontId="25" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="26" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Per cent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4042,1080 +4968,1080 @@
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X25"/>
   <sheetViews>
     <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="4" ySplit="4" topLeftCell="E9" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A19" sqref="A4:XFD19"/>
+      <selection pane="bottomRight" activeCell="A4" sqref="A4:S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.5" style="149" customWidth="1"/>
     <col min="2" max="2" width="11" style="157" customWidth="1"/>
     <col min="3" max="3" width="18.5" style="150" customWidth="1"/>
     <col min="4" max="4" width="11.5" style="150" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" style="150" customWidth="1"/>
     <col min="7" max="7" width="14" style="150" customWidth="1"/>
     <col min="8" max="10" width="8.83203125" style="99" customWidth="1"/>
     <col min="11" max="12" width="8.83203125" style="130" customWidth="1"/>
     <col min="13" max="16" width="8.83203125" style="99" customWidth="1"/>
     <col min="17" max="17" width="8.83203125" style="131" customWidth="1"/>
     <col min="18" max="18" width="8.83203125" style="99" customWidth="1"/>
     <col min="19" max="19" width="48.83203125" style="130" customWidth="1"/>
     <col min="20" max="20" width="10.6640625" style="130"/>
     <col min="21" max="21" width="27.6640625" style="124" customWidth="1"/>
     <col min="22" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="124" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="151" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="151"/>
       <c r="C1" s="147"/>
       <c r="D1" s="151"/>
       <c r="E1" s="151"/>
       <c r="F1" s="151"/>
       <c r="G1" s="151"/>
       <c r="H1" s="152"/>
       <c r="I1" s="152"/>
       <c r="J1" s="152"/>
       <c r="K1" s="158"/>
       <c r="L1" s="158"/>
       <c r="M1" s="153"/>
       <c r="N1" s="98"/>
       <c r="O1" s="100"/>
       <c r="P1" s="100"/>
       <c r="Q1" s="154"/>
       <c r="R1" s="98"/>
       <c r="S1" s="155"/>
       <c r="T1" s="155"/>
       <c r="U1" s="156"/>
       <c r="V1" s="100"/>
       <c r="W1" s="100"/>
       <c r="X1" s="100"/>
     </row>
     <row r="2" spans="1:24" s="124" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="151" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="151"/>
       <c r="C2" s="147"/>
       <c r="D2" s="151"/>
       <c r="E2" s="151"/>
       <c r="F2" s="151"/>
       <c r="G2" s="151"/>
       <c r="H2" s="152"/>
       <c r="I2" s="152"/>
       <c r="J2" s="152"/>
       <c r="K2" s="158"/>
       <c r="L2" s="158"/>
       <c r="M2" s="153"/>
       <c r="N2" s="98"/>
       <c r="O2" s="100"/>
       <c r="P2" s="100"/>
       <c r="Q2" s="154"/>
       <c r="R2" s="98"/>
       <c r="S2" s="155"/>
       <c r="T2" s="155"/>
       <c r="U2" s="156"/>
       <c r="V2" s="100"/>
       <c r="W2" s="100"/>
       <c r="X2" s="100"/>
     </row>
     <row r="3" spans="1:24" s="261" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="252" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="252"/>
       <c r="C3" s="253"/>
       <c r="D3" s="252"/>
       <c r="E3" s="252"/>
       <c r="F3" s="252"/>
       <c r="G3" s="252"/>
       <c r="H3" s="254"/>
       <c r="I3" s="254"/>
       <c r="J3" s="254"/>
       <c r="K3" s="255"/>
       <c r="L3" s="255"/>
       <c r="M3" s="256"/>
       <c r="N3" s="257"/>
       <c r="O3" s="104"/>
       <c r="P3" s="104"/>
       <c r="Q3" s="258"/>
       <c r="R3" s="257"/>
       <c r="S3" s="259"/>
       <c r="T3" s="259"/>
       <c r="U3" s="260"/>
       <c r="V3" s="104"/>
       <c r="W3" s="104"/>
       <c r="X3" s="104"/>
     </row>
     <row r="4" spans="1:24" s="278" customFormat="1" ht="39" x14ac:dyDescent="0.15">
       <c r="A4" s="205" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B4" s="206" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="207" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="205" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="206" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F4" s="206" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G4" s="207" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
         <v>232</v>
       </c>
-      <c r="I4" s="208" t="s">
+      <c r="J4" s="208" t="s">
         <v>233</v>
       </c>
-      <c r="J4" s="208" t="s">
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="M4" s="209" t="s">
         <v>10</v>
       </c>
       <c r="N4" s="209" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="211" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="211" t="s">
         <v>13</v>
       </c>
       <c r="Q4" s="211" t="s">
         <v>14</v>
       </c>
       <c r="R4" s="212" t="s">
         <v>15</v>
       </c>
       <c r="S4" s="276" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="T4" s="277"/>
       <c r="U4" s="276"/>
     </row>
     <row r="5" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B5" s="214" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C5" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="215" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="F5" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="216" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H5" s="217">
         <v>1.077</v>
       </c>
       <c r="I5" s="217">
         <v>1.0263</v>
       </c>
       <c r="J5" s="217">
         <v>1.0673999999999999</v>
       </c>
       <c r="K5" s="218"/>
       <c r="L5" s="219" t="str">
         <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
         <v/>
       </c>
       <c r="M5" s="220"/>
       <c r="N5" s="220"/>
       <c r="O5" s="221" t="str">
         <f>IF(N5="","",N5-M5)</f>
         <v/>
       </c>
       <c r="P5" s="222" t="str">
         <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
         <v/>
       </c>
       <c r="Q5" s="223" t="str">
         <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
         <v/>
       </c>
       <c r="R5" s="224" t="str">
         <f t="shared" ref="R5:R25" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
         <v/>
       </c>
       <c r="S5" s="279"/>
       <c r="T5" s="280"/>
       <c r="U5" s="279"/>
       <c r="V5" s="281"/>
       <c r="X5" s="281"/>
     </row>
     <row r="6" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B6" s="214" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C6" s="226" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D6" s="227" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F6" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="216" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H6" s="217">
         <v>0.98260000000000003</v>
       </c>
       <c r="I6" s="217">
         <v>0.94869999999999999</v>
       </c>
       <c r="J6" s="217">
         <v>0.97509999999999997</v>
       </c>
       <c r="K6" s="228"/>
       <c r="L6" s="219" t="str">
         <f t="shared" ref="L6:L25" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
         <v/>
       </c>
       <c r="M6" s="220"/>
       <c r="N6" s="220"/>
       <c r="O6" s="221" t="str">
         <f t="shared" ref="O6:O25" si="2">IF(N6="","",N6-M6)</f>
         <v/>
       </c>
       <c r="P6" s="222" t="str">
         <f t="shared" ref="P6:P25" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
         <v/>
       </c>
       <c r="Q6" s="223" t="str">
         <f t="shared" ref="Q6:Q25" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
         <v/>
       </c>
       <c r="R6" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S6" s="279"/>
       <c r="T6" s="280"/>
       <c r="U6" s="279"/>
       <c r="V6" s="281"/>
       <c r="X6" s="281"/>
     </row>
     <row r="7" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
         <v>228</v>
       </c>
-      <c r="D7" s="229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F7" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G7" s="216" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H7" s="217">
         <v>1.0598000000000001</v>
       </c>
       <c r="I7" s="217">
         <v>1.0245</v>
       </c>
       <c r="J7" s="217">
         <v>1.0445</v>
       </c>
       <c r="K7" s="228"/>
       <c r="L7" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M7" s="220"/>
       <c r="N7" s="220"/>
       <c r="O7" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P7" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q7" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R7" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S7" s="279"/>
       <c r="T7" s="280"/>
       <c r="U7" s="279"/>
       <c r="V7" s="281"/>
       <c r="X7" s="281"/>
     </row>
     <row r="8" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B8" s="214" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C8" s="230" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D8" s="231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H8" s="232">
         <v>1.0787</v>
       </c>
       <c r="I8" s="232">
         <v>1.0283</v>
       </c>
       <c r="J8" s="232">
         <v>1.0721000000000001</v>
       </c>
       <c r="K8" s="228"/>
       <c r="L8" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M8" s="220"/>
       <c r="N8" s="220"/>
       <c r="O8" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P8" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q8" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R8" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S8" s="279"/>
       <c r="T8" s="280"/>
       <c r="U8" s="282"/>
       <c r="V8" s="281"/>
       <c r="X8" s="281"/>
     </row>
     <row r="9" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C9" s="233" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D9" s="233" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
         <v>207</v>
       </c>
-      <c r="F9" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="216" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H9" s="234">
         <v>1.0153000000000001</v>
       </c>
       <c r="I9" s="234">
         <v>0.94450000000000001</v>
       </c>
       <c r="J9" s="234">
         <v>1.0063</v>
       </c>
       <c r="K9" s="228"/>
       <c r="L9" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M9" s="220"/>
       <c r="N9" s="220"/>
       <c r="O9" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P9" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q9" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R9" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S9" s="283"/>
       <c r="T9" s="280"/>
       <c r="U9" s="279"/>
       <c r="V9" s="281"/>
       <c r="X9" s="281"/>
     </row>
     <row r="10" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C10" s="226" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D10" s="227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F10" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="216" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H10" s="217">
         <v>0.98350000000000004</v>
       </c>
       <c r="I10" s="217">
         <v>0.94879999999999998</v>
       </c>
       <c r="J10" s="217">
         <v>0.97650000000000003</v>
       </c>
       <c r="K10" s="228"/>
       <c r="L10" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M10" s="220"/>
       <c r="N10" s="220"/>
       <c r="O10" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P10" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q10" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R10" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S10" s="279"/>
       <c r="T10" s="280"/>
       <c r="U10" s="282"/>
       <c r="V10" s="281"/>
       <c r="X10" s="281"/>
     </row>
     <row r="11" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B11" s="214" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C11" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="215" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
         <v>209</v>
       </c>
-      <c r="F11" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="216" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H11" s="217">
         <v>1.0022</v>
       </c>
       <c r="I11" s="217">
         <v>0.95199999999999996</v>
       </c>
       <c r="J11" s="217">
         <v>0.99780000000000002</v>
       </c>
       <c r="K11" s="228"/>
       <c r="L11" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M11" s="220"/>
       <c r="N11" s="220"/>
       <c r="O11" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P11" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q11" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R11" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S11" s="279"/>
       <c r="T11" s="280"/>
       <c r="U11" s="279"/>
       <c r="V11" s="281"/>
       <c r="W11" s="284"/>
       <c r="X11" s="281"/>
     </row>
     <row r="12" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H12" s="234">
         <v>0.99550000000000005</v>
       </c>
       <c r="I12" s="234">
         <v>0.94679999999999997</v>
       </c>
       <c r="J12" s="234">
         <v>0.95430000000000004</v>
       </c>
       <c r="K12" s="228"/>
       <c r="L12" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M12" s="220"/>
       <c r="N12" s="220"/>
       <c r="O12" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P12" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q12" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R12" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S12" s="283"/>
       <c r="T12" s="280"/>
       <c r="U12" s="279"/>
     </row>
     <row r="13" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="213" t="s">
-        <v>237</v>
+      <c r="A13" s="235" t="s">
+        <v>230</v>
       </c>
       <c r="B13" s="214" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E13" s="216"/>
       <c r="F13" s="216" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G13" s="216" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H13" s="232">
-        <v>0.98340000000000005</v>
+        <v>0.98740000000000006</v>
       </c>
       <c r="I13" s="232">
-        <v>0.96430000000000005</v>
+        <v>0.95930000000000004</v>
       </c>
       <c r="J13" s="232">
-        <v>0.95789999999999997</v>
+        <v>0.96750000000000003</v>
       </c>
       <c r="K13" s="236"/>
       <c r="L13" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M13" s="220"/>
       <c r="N13" s="220"/>
       <c r="O13" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P13" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q13" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R13" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S13" s="283"/>
       <c r="T13" s="280"/>
       <c r="U13" s="282"/>
       <c r="V13" s="281"/>
       <c r="X13" s="281"/>
     </row>
     <row r="14" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C14" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="215" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E14" s="216" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F14" s="216" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H14" s="232">
         <v>1.0596000000000001</v>
       </c>
       <c r="I14" s="232">
         <v>1.0085999999999999</v>
       </c>
       <c r="J14" s="232">
         <v>1.0511999999999999</v>
       </c>
       <c r="K14" s="236"/>
       <c r="L14" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M14" s="220"/>
       <c r="N14" s="220"/>
       <c r="O14" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P14" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q14" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R14" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S14" s="283"/>
       <c r="T14" s="280"/>
       <c r="U14" s="279"/>
       <c r="V14" s="281"/>
       <c r="X14" s="281"/>
     </row>
     <row r="15" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B15" s="214" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="238" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G15" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="239">
         <v>0.98229999999999995</v>
       </c>
       <c r="I15" s="239">
         <v>0.91930000000000001</v>
       </c>
       <c r="J15" s="239">
         <v>0.95799999999999996</v>
       </c>
       <c r="K15" s="228"/>
       <c r="L15" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M15" s="220"/>
       <c r="N15" s="220"/>
       <c r="O15" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P15" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q15" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R15" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S15" s="279"/>
       <c r="T15" s="280"/>
       <c r="U15" s="282"/>
       <c r="V15" s="281"/>
       <c r="X15" s="281"/>
     </row>
     <row r="16" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
         <v>194</v>
       </c>
-      <c r="D16" s="238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="216" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F16" s="216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="217">
         <v>1.0388999999999999</v>
       </c>
       <c r="I16" s="217">
         <v>0.998</v>
       </c>
       <c r="J16" s="217">
         <v>1.0248999999999999</v>
       </c>
       <c r="K16" s="240"/>
       <c r="L16" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M16" s="220"/>
       <c r="N16" s="220"/>
       <c r="O16" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P16" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q16" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R16" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S16" s="279"/>
       <c r="T16" s="280"/>
       <c r="U16" s="279"/>
       <c r="V16" s="281"/>
       <c r="X16" s="281"/>
     </row>
     <row r="17" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B17" s="214" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C17" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="215" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E17" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F17" s="216" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G17" s="241" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H17" s="217"/>
       <c r="I17" s="242">
         <v>0.90590000000000004</v>
       </c>
       <c r="J17" s="242">
         <v>0.90029999999999999</v>
       </c>
       <c r="K17" s="240"/>
       <c r="L17" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M17" s="220"/>
       <c r="N17" s="220"/>
       <c r="O17" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P17" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q17" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R17" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S17" s="279"/>
       <c r="T17" s="280"/>
       <c r="U17" s="279"/>
       <c r="V17" s="281"/>
       <c r="X17" s="281"/>
     </row>
     <row r="18" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B18" s="214" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
         <v>197</v>
       </c>
-      <c r="D18" s="215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
         <v>219</v>
       </c>
-      <c r="F18" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="216" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H18" s="217">
         <v>1.1809000000000001</v>
       </c>
       <c r="I18" s="217">
         <v>1.1001000000000001</v>
       </c>
       <c r="J18" s="217">
         <v>1.1574</v>
       </c>
       <c r="K18" s="240"/>
       <c r="L18" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M18" s="220"/>
       <c r="N18" s="220"/>
       <c r="O18" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P18" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q18" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R18" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S18" s="279"/>
       <c r="T18" s="280"/>
       <c r="U18" s="279"/>
       <c r="V18" s="281"/>
       <c r="W18" s="281"/>
       <c r="X18" s="281"/>
     </row>
     <row r="19" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="243">
         <v>2025</v>
       </c>
       <c r="B19" s="244" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C19" s="245" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
         <v>247</v>
       </c>
-      <c r="E19" s="247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="I19" s="250">
         <v>0.93769999999999998</v>
       </c>
       <c r="J19" s="250">
         <v>0.92700000000000005</v>
       </c>
       <c r="K19" s="251"/>
       <c r="L19" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M19" s="220"/>
       <c r="N19" s="220"/>
       <c r="O19" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P19" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q19" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
@@ -5367,1691 +6293,9389 @@
         <v/>
       </c>
       <c r="S25" s="122"/>
       <c r="T25" s="121"/>
       <c r="U25" s="122"/>
       <c r="V25" s="128"/>
       <c r="W25" s="129"/>
       <c r="X25" s="128"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:X20">
     <sortCondition ref="B5:B20"/>
   </sortState>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EEEEC8A-6EE5-4178-B997-84610E2FC7F9}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T6"/>
+  <dimension ref="A1:T19"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
-    <col min="3" max="13" width="10.6640625" style="99"/>
+    <col min="3" max="3" width="15.33203125" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="13.33203125" style="99" customWidth="1"/>
+    <col min="7" max="7" width="14" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
-    <col min="18" max="16384" width="10.6640625" style="97"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.5" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46189</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="355">
+        <v>4</v>
+      </c>
+      <c r="C2" s="356"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="346" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="359" t="s">
+        <v>255</v>
+      </c>
+      <c r="C3" s="360"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N6" s="220">
+        <v>0.80989583333333337</v>
+      </c>
+      <c r="O6" s="221">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v>5.989583333333337E-2</v>
+      </c>
+      <c r="P6" s="222">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v>5175</v>
+      </c>
+      <c r="Q6" s="223">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v>5084.9549999999999</v>
+      </c>
+      <c r="R6" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0245</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0245</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N7" s="220">
+        <v>0.8078819444444445</v>
+      </c>
+      <c r="O7" s="221">
+        <f t="shared" si="2"/>
+        <v>5.78819444444445E-2</v>
+      </c>
+      <c r="P7" s="222">
+        <f t="shared" si="3"/>
+        <v>5001</v>
+      </c>
+      <c r="Q7" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5123.5244999999995</v>
+      </c>
+      <c r="R7" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224">
+        <v>7</v>
+      </c>
+      <c r="S9" s="283" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228"/>
+      <c r="L10" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="L12" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="M12" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N12" s="220">
+        <v>0.80884259259259261</v>
+      </c>
+      <c r="O12" s="221">
+        <f t="shared" si="2"/>
+        <v>5.8842592592592613E-2</v>
+      </c>
+      <c r="P12" s="222">
+        <f t="shared" si="3"/>
+        <v>5084</v>
+      </c>
+      <c r="Q12" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5061.1220000000003</v>
+      </c>
+      <c r="R12" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="S12" s="283"/>
+    </row>
+    <row r="13" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="L13" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="M13" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N13" s="220">
+        <v>0.81193287037037032</v>
+      </c>
+      <c r="O13" s="221">
+        <f t="shared" si="2"/>
+        <v>6.1932870370370319E-2</v>
+      </c>
+      <c r="P13" s="222">
+        <f t="shared" si="3"/>
+        <v>5351</v>
+      </c>
+      <c r="Q13" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5283.5774000000001</v>
+      </c>
+      <c r="R13" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="S13" s="283"/>
+    </row>
+    <row r="14" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236"/>
+      <c r="L14" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S14" s="283"/>
+    </row>
+    <row r="15" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="L15" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.1622999999999999</v>
+      </c>
+      <c r="M15" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N15" s="220">
+        <v>0.82219907407407411</v>
+      </c>
+      <c r="O15" s="221">
+        <f t="shared" si="2"/>
+        <v>7.219907407407411E-2</v>
+      </c>
+      <c r="P15" s="222">
+        <f t="shared" si="3"/>
+        <v>6238</v>
+      </c>
+      <c r="Q15" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>7250.4273999999996</v>
+      </c>
+      <c r="R15" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
         <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="L18" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="M18" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N18" s="220">
+        <v>0.80692129629629628</v>
+      </c>
+      <c r="O18" s="221">
+        <f t="shared" si="2"/>
+        <v>5.6921296296296275E-2</v>
+      </c>
+      <c r="P18" s="222">
+        <f t="shared" si="3"/>
+        <v>4918</v>
+      </c>
+      <c r="Q18" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5807.6662000000006</v>
+      </c>
+      <c r="R18" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9086379E-71BA-4EB2-8827-983064DCC8E0}">
+  <sheetPr>
+    <tabColor rgb="FFFFC000"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="Q9" sqref="Q9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="15.6640625" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="14.33203125" style="99" customWidth="1"/>
+    <col min="7" max="7" width="14.1640625" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="27" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46195</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174">
+        <v>2</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>167</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="239">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="239">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="239">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="239">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="239">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="239">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N6" s="220">
+        <v>0.7962731481481482</v>
+      </c>
+      <c r="O6" s="221">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v>4.6273148148148202E-2</v>
+      </c>
+      <c r="P6" s="222">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v>3998</v>
+      </c>
+      <c r="Q6" s="223">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v>3928.4348</v>
+      </c>
+      <c r="R6" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="239">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="239">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="239">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0245</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0245</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N7" s="220">
+        <v>0.7934606481481481</v>
+      </c>
+      <c r="O7" s="221">
+        <f t="shared" si="2"/>
+        <v>4.3460648148148096E-2</v>
+      </c>
+      <c r="P7" s="222">
+        <f t="shared" si="3"/>
+        <v>3755</v>
+      </c>
+      <c r="Q7" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>3846.9974999999999</v>
+      </c>
+      <c r="R7" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="L9" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="M9" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N9" s="220">
+        <v>0.80091435185185189</v>
+      </c>
+      <c r="O9" s="221">
+        <f t="shared" si="2"/>
+        <v>5.0914351851851891E-2</v>
+      </c>
+      <c r="P9" s="222">
+        <f t="shared" si="3"/>
+        <v>4399</v>
+      </c>
+      <c r="Q9" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4466.3047000000006</v>
+      </c>
+      <c r="R9" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="S9" s="283"/>
+    </row>
+    <row r="10" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="239">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="239">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="239">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228"/>
+      <c r="L10" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224">
+        <v>8</v>
+      </c>
+      <c r="S10" s="279" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="239">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="239">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="239">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="L12" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="M12" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N12" s="220">
+        <v>0.79817129629629635</v>
+      </c>
+      <c r="O12" s="221">
+        <f t="shared" si="2"/>
+        <v>4.8171296296296351E-2</v>
+      </c>
+      <c r="P12" s="222">
+        <f t="shared" si="3"/>
+        <v>4162</v>
+      </c>
+      <c r="Q12" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4143.2710000000006</v>
+      </c>
+      <c r="R12" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="S12" s="283"/>
+    </row>
+    <row r="13" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="L13" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="M13" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N13" s="220">
+        <v>0.80237268518518523</v>
+      </c>
+      <c r="O13" s="221">
+        <f t="shared" si="2"/>
+        <v>5.237268518518523E-2</v>
+      </c>
+      <c r="P13" s="222">
+        <f t="shared" si="3"/>
+        <v>4525</v>
+      </c>
+      <c r="Q13" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4467.9850000000006</v>
+      </c>
+      <c r="R13" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="S13" s="283"/>
+    </row>
+    <row r="14" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="L14" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="M14" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N14" s="220">
+        <v>0.79924768518518519</v>
+      </c>
+      <c r="O14" s="221">
+        <f t="shared" si="2"/>
+        <v>4.9247685185185186E-2</v>
+      </c>
+      <c r="P14" s="222">
+        <f t="shared" si="3"/>
+        <v>4255</v>
+      </c>
+      <c r="Q14" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4291.5929999999998</v>
+      </c>
+      <c r="R14" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="S14" s="283"/>
+    </row>
+    <row r="15" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="239">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="239">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="239">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="239"/>
+      <c r="I17" s="298">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="298">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="239">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="239">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="239">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="L18" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="M18" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N18" s="220">
+        <v>0.79046296296296292</v>
+      </c>
+      <c r="O18" s="221">
+        <f t="shared" si="2"/>
+        <v>4.0462962962962923E-2</v>
+      </c>
+      <c r="P18" s="222">
+        <f t="shared" si="3"/>
+        <v>3496</v>
+      </c>
+      <c r="Q18" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>3845.9496000000004</v>
+      </c>
+      <c r="R18" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="299" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="300" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="233" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="249" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="232" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="232">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="232">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="59" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{845A46EC-D19B-4A42-BB38-D2D9DE73CB69}">
+  <sheetPr>
+    <tabColor theme="9" tint="0.39997558519241921"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T26"/>
+  <sheetViews>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="R5" sqref="R5:R7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="14.33203125" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="13.1640625" style="99" customWidth="1"/>
+    <col min="7" max="7" width="13" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="12" style="99" customWidth="1"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.33203125" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46200</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174" t="s">
+        <v>240</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>257</v>
+      </c>
+      <c r="C3" s="361"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="N6" s="220">
+        <v>0.76373842592592589</v>
+      </c>
+      <c r="O6" s="221">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v>0.30540509259259258</v>
+      </c>
+      <c r="P6" s="222">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v>26387</v>
+      </c>
+      <c r="Q6" s="223">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v>25927.8662</v>
+      </c>
+      <c r="R6" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0445</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0445</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="N7" s="220">
+        <v>0.76371527777777781</v>
+      </c>
+      <c r="O7" s="221">
+        <f t="shared" si="2"/>
+        <v>0.3053819444444445</v>
+      </c>
+      <c r="P7" s="222">
+        <f t="shared" si="3"/>
+        <v>26385</v>
+      </c>
+      <c r="Q7" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>27559.1325</v>
+      </c>
+      <c r="R7" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S9" s="283"/>
+    </row>
+    <row r="10" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228"/>
+      <c r="L10" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="283"/>
+    </row>
+    <row r="13" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="283"/>
+    </row>
+    <row r="14" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236"/>
+      <c r="L14" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S14" s="283"/>
+    </row>
+    <row r="15" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.15">
+      <c r="I24" s="99">
+        <v>27559</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.15">
+      <c r="I25" s="99">
+        <v>25928</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.15">
+      <c r="I26" s="99">
+        <f>I24-I25</f>
+        <v>1631</v>
+      </c>
+      <c r="J26" s="99">
+        <f>I26/60</f>
+        <v>27.183333333333334</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="58" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E037D2AB-02FA-2946-AB91-8CF2ED594488}">
+  <sheetPr>
+    <tabColor theme="7"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="18.1640625" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="14.33203125" style="99" customWidth="1"/>
+    <col min="7" max="7" width="14.1640625" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="24.6640625" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46203</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174" t="s">
+        <v>259</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="363" t="s">
+        <v>258</v>
+      </c>
+      <c r="C3" s="362"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220"/>
+      <c r="N6" s="220"/>
+      <c r="O6" s="221" t="str">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v/>
+      </c>
+      <c r="P6" s="222" t="str">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v/>
+      </c>
+      <c r="Q6" s="223" t="str">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v/>
+      </c>
+      <c r="R6" s="224">
+        <v>2</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="M7" s="220"/>
+      <c r="N7" s="220"/>
+      <c r="O7" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P7" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q7" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R7" s="224">
+        <v>3</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228">
+        <v>1.0063</v>
+      </c>
+      <c r="L9" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0063</v>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224">
+        <v>5</v>
+      </c>
+      <c r="S9" s="283"/>
+    </row>
+    <row r="10" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228"/>
+      <c r="L10" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228">
+        <v>1.0022</v>
+      </c>
+      <c r="L11" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0022</v>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224">
+        <v>6</v>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="L12" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224">
+        <v>1</v>
+      </c>
+      <c r="S12" s="283"/>
+    </row>
+    <row r="13" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="283"/>
+    </row>
+    <row r="14" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="L14" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S14" s="283"/>
+    </row>
+    <row r="15" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="L18" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224">
+        <v>4</v>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="70" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{322228D4-18A2-024A-A755-04F594262E5C}">
+  <sheetPr>
+    <tabColor rgb="FF92D050"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="15.33203125" style="99" customWidth="1"/>
+    <col min="4" max="4" width="10.6640625" style="99"/>
+    <col min="5" max="5" width="11" style="99" customWidth="1"/>
+    <col min="6" max="6" width="14.6640625" style="99" customWidth="1"/>
+    <col min="7" max="7" width="14.1640625" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.33203125" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46210</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174" t="s">
+        <v>262</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>261</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220"/>
+      <c r="N6" s="220"/>
+      <c r="O6" s="221" t="str">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v/>
+      </c>
+      <c r="P6" s="222" t="str">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v/>
+      </c>
+      <c r="Q6" s="223" t="str">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v/>
+      </c>
+      <c r="R6" s="224">
+        <v>1</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0445</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0445</v>
+      </c>
+      <c r="M7" s="220"/>
+      <c r="N7" s="220"/>
+      <c r="O7" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P7" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q7" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R7" s="224">
+        <v>2</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228">
+        <v>1.0063</v>
+      </c>
+      <c r="L9" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0063</v>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224">
+        <v>4</v>
+      </c>
+      <c r="S9" s="283"/>
+    </row>
+    <row r="10" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K10" s="228">
+        <v>1.0063</v>
+      </c>
+      <c r="L10" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0063</v>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224">
+        <v>3</v>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="283"/>
+    </row>
+    <row r="13" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="283"/>
+    </row>
+    <row r="14" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236"/>
+      <c r="L14" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S14" s="283"/>
+    </row>
+    <row r="15" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="69" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5B42B7C-B3DE-1A43-82D3-CCD7004102F2}">
+  <sheetPr>
+    <tabColor rgb="FF92D050"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="K13" sqref="K13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="16.1640625" style="99" customWidth="1"/>
+    <col min="4" max="4" width="10.6640625" style="99"/>
+    <col min="5" max="5" width="11.33203125" style="99" customWidth="1"/>
+    <col min="6" max="6" width="14.1640625" style="99" customWidth="1"/>
+    <col min="7" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.5" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46217</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174" t="s">
+        <v>263</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>264</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220"/>
+      <c r="N6" s="220"/>
+      <c r="O6" s="221" t="str">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v/>
+      </c>
+      <c r="P6" s="222" t="str">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v/>
+      </c>
+      <c r="Q6" s="223" t="str">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v/>
+      </c>
+      <c r="R6" s="224">
+        <v>1</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0245</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0245</v>
+      </c>
+      <c r="M7" s="220"/>
+      <c r="N7" s="220"/>
+      <c r="O7" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P7" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q7" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R7" s="224">
+        <v>3</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S9" s="283"/>
+    </row>
+    <row r="10" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="L10" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224">
+        <v>2</v>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="283"/>
+    </row>
+    <row r="13" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="L13" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224">
+        <v>5</v>
+      </c>
+      <c r="S13" s="283" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236"/>
+      <c r="L14" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S14" s="283"/>
+    </row>
+    <row r="15" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240">
+        <v>0.998</v>
+      </c>
+      <c r="L16" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.998</v>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224">
+        <v>4</v>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="46" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="58" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80EB8CF7-3B00-B94D-9A52-374656CDDC6E}">
+  <sheetPr>
+    <tabColor rgb="FF92D050"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="R5" sqref="R5:R16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="18.1640625" style="99" customWidth="1"/>
+    <col min="4" max="4" width="10.6640625" style="99"/>
+    <col min="5" max="5" width="12.6640625" style="99" customWidth="1"/>
+    <col min="6" max="6" width="16.6640625" style="99" customWidth="1"/>
+    <col min="7" max="7" width="13.83203125" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.33203125" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46224</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174" t="s">
+        <v>266</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>264</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220"/>
+      <c r="N6" s="220"/>
+      <c r="O6" s="221" t="str">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v/>
+      </c>
+      <c r="P6" s="222" t="str">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v/>
+      </c>
+      <c r="Q6" s="223" t="str">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v/>
+      </c>
+      <c r="R6" s="224">
+        <v>1</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228"/>
+      <c r="L7" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M7" s="220"/>
+      <c r="N7" s="220"/>
+      <c r="O7" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P7" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q7" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R7" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S9" s="283"/>
+    </row>
+    <row r="10" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="L10" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224">
+        <v>2</v>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="283"/>
+    </row>
+    <row r="13" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="283"/>
+    </row>
+    <row r="14" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236"/>
+      <c r="L14" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S14" s="283"/>
+    </row>
+    <row r="15" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240">
+        <v>0.998</v>
+      </c>
+      <c r="L16" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.998</v>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224">
+        <v>3</v>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="56" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2F03E9A-0B46-C34B-B0DF-6629305EEDCB}">
+  <sheetPr>
+    <tabColor rgb="FF92D050"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="R5" sqref="R5:R16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="15.5" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="13.6640625" style="99" customWidth="1"/>
+    <col min="7" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.1640625" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46231</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174" t="s">
+        <v>267</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>264</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220"/>
+      <c r="N6" s="220"/>
+      <c r="O6" s="221" t="str">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v/>
+      </c>
+      <c r="P6" s="222" t="str">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v/>
+      </c>
+      <c r="Q6" s="223" t="str">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v/>
+      </c>
+      <c r="R6" s="224">
+        <v>2</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0245</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0245</v>
+      </c>
+      <c r="M7" s="220"/>
+      <c r="N7" s="220"/>
+      <c r="O7" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P7" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q7" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R7" s="224">
+        <v>1</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S9" s="283"/>
+    </row>
+    <row r="10" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="L10" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224">
+        <v>4</v>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="L11" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224">
+        <v>3</v>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="283"/>
+    </row>
+    <row r="13" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="L13" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224">
+        <v>5</v>
+      </c>
+      <c r="S13" s="283" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236"/>
+      <c r="L14" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S14" s="283"/>
+    </row>
+    <row r="15" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240">
+        <v>0.998</v>
+      </c>
+      <c r="L16" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.998</v>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224">
+        <v>6</v>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="62" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8AE10A6-7991-9D4A-ACC8-36F4905924F0}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="K5" sqref="K5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="15.83203125" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="13.6640625" style="99" customWidth="1"/>
+    <col min="7" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.5" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46238</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174"/>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S4" s="185"/>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
       <c r="T4" s="185"/>
     </row>
-    <row r="5" spans="1:20" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S5" s="185"/>
+    <row r="5" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
       <c r="T5" s="185"/>
     </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.15">
-[...20 lines deleted...]
-      <c r="S6" s="185"/>
+    <row r="6" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228"/>
+      <c r="L6" s="219" t="str">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v/>
+      </c>
+      <c r="M6" s="220"/>
+      <c r="N6" s="220"/>
+      <c r="O6" s="221" t="str">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v/>
+      </c>
+      <c r="P6" s="222" t="str">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v/>
+      </c>
+      <c r="Q6" s="223" t="str">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v/>
+      </c>
+      <c r="R6" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S6" s="279"/>
       <c r="T6" s="185"/>
     </row>
-  </sheetData>
-[...58 lines deleted...]
-      <c r="A2" s="173" t="s">
+    <row r="7" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228"/>
+      <c r="L7" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M7" s="220"/>
+      <c r="N7" s="220"/>
+      <c r="O7" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P7" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q7" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R7" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S9" s="283"/>
+    </row>
+    <row r="10" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228"/>
+      <c r="L10" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="283"/>
+    </row>
+    <row r="13" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="283"/>
+    </row>
+    <row r="14" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236"/>
+      <c r="L14" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S14" s="283"/>
+    </row>
+    <row r="15" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
         <v>133</v>
       </c>
-      <c r="B2" s="174"/>
-[...1329 lines deleted...]
-      <c r="T6" s="185"/>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{790C0AA9-458B-3343-9FD5-102ADDAB3DF9}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46245</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174"/>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A4" s="105"/>
       <c r="B4" s="181"/>
       <c r="C4" s="182"/>
@@ -7076,51 +15700,51 @@
     <row r="5" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A5" s="105"/>
       <c r="B5" s="181"/>
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="183"/>
       <c r="O5" s="182"/>
       <c r="P5" s="181"/>
       <c r="Q5" s="184"/>
       <c r="R5" s="185"/>
       <c r="S5" s="185"/>
       <c r="T5" s="185"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A6" s="105"/>
       <c r="B6" s="181" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C6" s="182"/>
       <c r="D6" s="182"/>
       <c r="E6" s="182"/>
       <c r="F6" s="182"/>
       <c r="G6" s="182"/>
       <c r="H6" s="182"/>
       <c r="I6" s="182"/>
       <c r="J6" s="182"/>
       <c r="K6" s="182"/>
       <c r="L6" s="182"/>
       <c r="M6" s="182"/>
       <c r="N6" s="183"/>
       <c r="O6" s="182"/>
       <c r="P6" s="181"/>
       <c r="Q6" s="184"/>
       <c r="R6" s="185"/>
       <c r="S6" s="185"/>
       <c r="T6" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
@@ -8132,103 +16756,103 @@
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46250</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="174" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174"/>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A4" s="105"/>
       <c r="B4" s="181"/>
       <c r="C4" s="182"/>
@@ -8253,51 +16877,51 @@
     <row r="5" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A5" s="105"/>
       <c r="B5" s="181"/>
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="183"/>
       <c r="O5" s="182"/>
       <c r="P5" s="181"/>
       <c r="Q5" s="184"/>
       <c r="R5" s="185"/>
       <c r="S5" s="185"/>
       <c r="T5" s="185"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A6" s="105"/>
       <c r="B6" s="181" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C6" s="182"/>
       <c r="D6" s="182"/>
       <c r="E6" s="182"/>
       <c r="F6" s="182"/>
       <c r="G6" s="182"/>
       <c r="H6" s="182"/>
       <c r="I6" s="182"/>
       <c r="J6" s="182"/>
       <c r="K6" s="182"/>
       <c r="L6" s="182"/>
       <c r="M6" s="182"/>
       <c r="N6" s="183"/>
       <c r="O6" s="182"/>
       <c r="P6" s="181"/>
       <c r="Q6" s="184"/>
       <c r="R6" s="185"/>
       <c r="S6" s="185"/>
       <c r="T6" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
@@ -8308,101 +16932,101 @@
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46252</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174"/>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A4" s="105"/>
       <c r="B4" s="181"/>
       <c r="C4" s="182"/>
@@ -8427,51 +17051,51 @@
     <row r="5" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A5" s="105"/>
       <c r="B5" s="181"/>
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="183"/>
       <c r="O5" s="182"/>
       <c r="P5" s="181"/>
       <c r="Q5" s="184"/>
       <c r="R5" s="185"/>
       <c r="S5" s="185"/>
       <c r="T5" s="185"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A6" s="105"/>
       <c r="B6" s="181" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C6" s="182"/>
       <c r="D6" s="182"/>
       <c r="E6" s="182"/>
       <c r="F6" s="182"/>
       <c r="G6" s="182"/>
       <c r="H6" s="182"/>
       <c r="I6" s="182"/>
       <c r="J6" s="182"/>
       <c r="K6" s="182"/>
       <c r="L6" s="182"/>
       <c r="M6" s="182"/>
       <c r="N6" s="183"/>
       <c r="O6" s="182"/>
       <c r="P6" s="181"/>
       <c r="Q6" s="184"/>
       <c r="R6" s="185"/>
       <c r="S6" s="185"/>
       <c r="T6" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
@@ -8482,101 +17106,101 @@
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46259</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174"/>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A4" s="105"/>
       <c r="B4" s="181"/>
       <c r="C4" s="182"/>
@@ -8601,51 +17225,51 @@
     <row r="5" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A5" s="105"/>
       <c r="B5" s="181"/>
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="183"/>
       <c r="O5" s="182"/>
       <c r="P5" s="181"/>
       <c r="Q5" s="184"/>
       <c r="R5" s="185"/>
       <c r="S5" s="185"/>
       <c r="T5" s="185"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A6" s="105"/>
       <c r="B6" s="181" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C6" s="182"/>
       <c r="D6" s="182"/>
       <c r="E6" s="182"/>
       <c r="F6" s="182"/>
       <c r="G6" s="182"/>
       <c r="H6" s="182"/>
       <c r="I6" s="182"/>
       <c r="J6" s="182"/>
       <c r="K6" s="182"/>
       <c r="L6" s="182"/>
       <c r="M6" s="182"/>
       <c r="N6" s="183"/>
       <c r="O6" s="182"/>
       <c r="P6" s="181"/>
       <c r="Q6" s="184"/>
       <c r="R6" s="185"/>
       <c r="S6" s="185"/>
       <c r="T6" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
@@ -8656,101 +17280,101 @@
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46266</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174"/>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A4" s="105"/>
       <c r="B4" s="181"/>
       <c r="C4" s="182"/>
@@ -8775,51 +17399,51 @@
     <row r="5" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A5" s="105"/>
       <c r="B5" s="181"/>
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="183"/>
       <c r="O5" s="182"/>
       <c r="P5" s="181"/>
       <c r="Q5" s="184"/>
       <c r="R5" s="185"/>
       <c r="S5" s="185"/>
       <c r="T5" s="185"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A6" s="105"/>
       <c r="B6" s="181" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C6" s="182"/>
       <c r="D6" s="182"/>
       <c r="E6" s="182"/>
       <c r="F6" s="182"/>
       <c r="G6" s="182"/>
       <c r="H6" s="182"/>
       <c r="I6" s="182"/>
       <c r="J6" s="182"/>
       <c r="K6" s="182"/>
       <c r="L6" s="182"/>
       <c r="M6" s="182"/>
       <c r="N6" s="183"/>
       <c r="O6" s="182"/>
       <c r="P6" s="181"/>
       <c r="Q6" s="184"/>
       <c r="R6" s="185"/>
       <c r="S6" s="185"/>
       <c r="T6" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
@@ -8830,101 +17454,101 @@
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46273</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174"/>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A4" s="105"/>
       <c r="B4" s="181"/>
       <c r="C4" s="182"/>
@@ -8949,51 +17573,51 @@
     <row r="5" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A5" s="105"/>
       <c r="B5" s="181"/>
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="183"/>
       <c r="O5" s="182"/>
       <c r="P5" s="181"/>
       <c r="Q5" s="184"/>
       <c r="R5" s="185"/>
       <c r="S5" s="185"/>
       <c r="T5" s="185"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A6" s="105"/>
       <c r="B6" s="181" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C6" s="182"/>
       <c r="D6" s="182"/>
       <c r="E6" s="182"/>
       <c r="F6" s="182"/>
       <c r="G6" s="182"/>
       <c r="H6" s="182"/>
       <c r="I6" s="182"/>
       <c r="J6" s="182"/>
       <c r="K6" s="182"/>
       <c r="L6" s="182"/>
       <c r="M6" s="182"/>
       <c r="N6" s="183"/>
       <c r="O6" s="182"/>
       <c r="P6" s="181"/>
       <c r="Q6" s="184"/>
       <c r="R6" s="185"/>
       <c r="S6" s="185"/>
       <c r="T6" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
@@ -9004,101 +17628,101 @@
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46280</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174"/>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A4" s="105"/>
       <c r="B4" s="181"/>
       <c r="C4" s="182"/>
@@ -9123,51 +17747,51 @@
     <row r="5" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A5" s="105"/>
       <c r="B5" s="181"/>
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="183"/>
       <c r="O5" s="182"/>
       <c r="P5" s="181"/>
       <c r="Q5" s="184"/>
       <c r="R5" s="185"/>
       <c r="S5" s="185"/>
       <c r="T5" s="185"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A6" s="105"/>
       <c r="B6" s="181" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C6" s="182"/>
       <c r="D6" s="182"/>
       <c r="E6" s="182"/>
       <c r="F6" s="182"/>
       <c r="G6" s="182"/>
       <c r="H6" s="182"/>
       <c r="I6" s="182"/>
       <c r="J6" s="182"/>
       <c r="K6" s="182"/>
       <c r="L6" s="182"/>
       <c r="M6" s="182"/>
       <c r="N6" s="183"/>
       <c r="O6" s="182"/>
       <c r="P6" s="181"/>
       <c r="Q6" s="184"/>
       <c r="R6" s="185"/>
       <c r="S6" s="185"/>
       <c r="T6" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
@@ -9178,101 +17802,101 @@
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46287</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174"/>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A4" s="105"/>
       <c r="B4" s="181"/>
       <c r="C4" s="182"/>
@@ -9297,51 +17921,51 @@
     <row r="5" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A5" s="105"/>
       <c r="B5" s="181"/>
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="183"/>
       <c r="O5" s="182"/>
       <c r="P5" s="181"/>
       <c r="Q5" s="184"/>
       <c r="R5" s="185"/>
       <c r="S5" s="185"/>
       <c r="T5" s="185"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A6" s="105"/>
       <c r="B6" s="181" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C6" s="182"/>
       <c r="D6" s="182"/>
       <c r="E6" s="182"/>
       <c r="F6" s="182"/>
       <c r="G6" s="182"/>
       <c r="H6" s="182"/>
       <c r="I6" s="182"/>
       <c r="J6" s="182"/>
       <c r="K6" s="182"/>
       <c r="L6" s="182"/>
       <c r="M6" s="182"/>
       <c r="N6" s="183"/>
       <c r="O6" s="182"/>
       <c r="P6" s="181"/>
       <c r="Q6" s="184"/>
       <c r="R6" s="185"/>
       <c r="S6" s="185"/>
       <c r="T6" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
@@ -9352,101 +17976,101 @@
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46294</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174"/>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A4" s="105"/>
       <c r="B4" s="181"/>
       <c r="C4" s="182"/>
@@ -9471,105 +18095,106 @@
     <row r="5" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A5" s="105"/>
       <c r="B5" s="181"/>
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="183"/>
       <c r="O5" s="182"/>
       <c r="P5" s="181"/>
       <c r="Q5" s="184"/>
       <c r="R5" s="185"/>
       <c r="S5" s="185"/>
       <c r="T5" s="185"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.15">
       <c r="A6" s="105"/>
       <c r="B6" s="181" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C6" s="182"/>
       <c r="D6" s="182"/>
       <c r="E6" s="182"/>
       <c r="F6" s="182"/>
       <c r="G6" s="182"/>
       <c r="H6" s="182"/>
       <c r="I6" s="182"/>
       <c r="J6" s="182"/>
       <c r="K6" s="182"/>
       <c r="L6" s="182"/>
       <c r="M6" s="182"/>
       <c r="N6" s="183"/>
       <c r="O6" s="182"/>
       <c r="P6" s="181"/>
       <c r="Q6" s="184"/>
       <c r="R6" s="185"/>
       <c r="S6" s="185"/>
       <c r="T6" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:AT28"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="7" ySplit="3" topLeftCell="H4" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="7" ySplit="3" topLeftCell="P4" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="L4" sqref="L4:L18"/>
+      <selection pane="bottomRight" activeCell="X4" sqref="X4:X15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="90"/>
     <col min="3" max="3" width="20.6640625" style="90" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="90" customWidth="1"/>
     <col min="5" max="7" width="13.6640625" style="90" customWidth="1"/>
     <col min="8" max="15" width="8" style="90" customWidth="1"/>
     <col min="16" max="16" width="8" style="91" customWidth="1"/>
     <col min="17" max="17" width="8" style="90" customWidth="1"/>
     <col min="18" max="18" width="7.1640625" style="92" customWidth="1"/>
     <col min="19" max="19" width="10.6640625" style="92" customWidth="1"/>
     <col min="20" max="20" width="10.6640625" style="101" customWidth="1"/>
     <col min="21" max="24" width="7.1640625" style="90" customWidth="1"/>
-    <col min="25" max="26" width="10.6640625" style="93" customWidth="1"/>
+    <col min="25" max="25" width="12.1640625" style="93" customWidth="1"/>
+    <col min="26" max="26" width="10.6640625" style="93" customWidth="1"/>
     <col min="27" max="36" width="7.83203125" style="90" customWidth="1"/>
     <col min="37" max="38" width="11.33203125" style="92" customWidth="1"/>
     <col min="39" max="40" width="10.6640625" style="90"/>
     <col min="41" max="41" width="12.33203125" style="90" customWidth="1"/>
     <col min="42" max="42" width="10.6640625" style="90"/>
     <col min="43" max="43" width="13.33203125" style="90" customWidth="1"/>
     <col min="44" max="44" width="10.6640625" style="90"/>
     <col min="45" max="45" width="10.6640625" style="91"/>
     <col min="46" max="16384" width="10.6640625" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A1" s="94"/>
       <c r="B1" s="95"/>
       <c r="C1" s="94"/>
       <c r="D1" s="96"/>
       <c r="E1" s="94"/>
       <c r="F1" s="94"/>
       <c r="G1" s="94"/>
       <c r="H1" s="337" t="s">
         <v>62</v>
       </c>
       <c r="I1" s="337"/>
       <c r="J1" s="337"/>
       <c r="K1" s="337"/>
@@ -9580,198 +18205,198 @@
       <c r="P1" s="338"/>
       <c r="Q1" s="337"/>
       <c r="R1" s="339"/>
       <c r="S1" s="340"/>
       <c r="T1" s="340"/>
       <c r="U1" s="341" t="s">
         <v>61</v>
       </c>
       <c r="V1" s="341"/>
       <c r="W1" s="341"/>
       <c r="X1" s="341"/>
       <c r="Y1" s="342"/>
       <c r="Z1" s="342"/>
       <c r="AA1" s="334" t="s">
         <v>60</v>
       </c>
       <c r="AB1" s="334"/>
       <c r="AC1" s="334"/>
       <c r="AD1" s="334"/>
       <c r="AE1" s="334"/>
       <c r="AF1" s="334"/>
       <c r="AG1" s="334"/>
       <c r="AH1" s="334"/>
       <c r="AI1" s="334"/>
       <c r="AJ1" s="334"/>
-      <c r="AK1" s="322" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AK1" s="322"/>
       <c r="AL1" s="322"/>
       <c r="AM1" s="335"/>
       <c r="AN1" s="335"/>
       <c r="AO1" s="335"/>
       <c r="AP1" s="335"/>
       <c r="AQ1" s="335"/>
       <c r="AR1" s="335"/>
       <c r="AS1" s="336"/>
     </row>
     <row r="2" spans="1:46" ht="32" x14ac:dyDescent="0.2">
       <c r="A2" s="302" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B2" s="303"/>
       <c r="C2" s="303"/>
       <c r="D2" s="303"/>
       <c r="E2" s="303"/>
       <c r="F2" s="303"/>
       <c r="G2" s="318"/>
       <c r="H2" s="307"/>
       <c r="I2" s="307"/>
       <c r="J2" s="307"/>
       <c r="K2" s="307"/>
       <c r="L2" s="307"/>
       <c r="M2" s="307"/>
       <c r="N2" s="307"/>
       <c r="O2" s="307"/>
-      <c r="P2" s="307"/>
+      <c r="P2" s="307" t="s">
+        <v>256</v>
+      </c>
       <c r="Q2" s="312" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R2" s="307"/>
       <c r="S2" s="327" t="s">
         <v>66</v>
       </c>
       <c r="T2" s="327" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="U2" s="307"/>
       <c r="V2" s="307"/>
       <c r="W2" s="307"/>
       <c r="X2" s="307"/>
       <c r="Y2" s="328" t="s">
-        <v>120</v>
+        <v>260</v>
       </c>
       <c r="Z2" s="328" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="AA2" s="307"/>
       <c r="AB2" s="307"/>
       <c r="AC2" s="312" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="AD2" s="307"/>
       <c r="AE2" s="307"/>
       <c r="AF2" s="307"/>
       <c r="AG2" s="307"/>
       <c r="AH2" s="307"/>
       <c r="AI2" s="307"/>
       <c r="AJ2" s="313" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="AK2" s="329" t="s">
         <v>66</v>
       </c>
       <c r="AL2" s="329" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="AM2" s="319" t="s">
         <v>100</v>
       </c>
       <c r="AN2" s="307" t="s">
         <v>75</v>
       </c>
       <c r="AO2" s="319" t="s">
         <v>85</v>
       </c>
       <c r="AP2" s="307" t="s">
         <v>75</v>
       </c>
       <c r="AQ2" s="319" t="s">
         <v>86</v>
       </c>
       <c r="AR2" s="307" t="s">
         <v>75</v>
       </c>
       <c r="AS2" s="313" t="s">
         <v>84</v>
       </c>
       <c r="AT2" s="103"/>
     </row>
     <row r="3" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A3" s="324" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B3" s="325" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="326" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="324" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="325" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F3" s="325" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G3" s="326" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="308">
         <v>46143</v>
       </c>
       <c r="I3" s="309">
         <v>46147</v>
       </c>
       <c r="J3" s="309">
         <v>46154</v>
       </c>
       <c r="K3" s="309">
         <v>46161</v>
       </c>
       <c r="L3" s="309">
         <v>46168</v>
       </c>
       <c r="M3" s="309">
         <v>46175</v>
       </c>
       <c r="N3" s="309">
         <v>46182</v>
       </c>
       <c r="O3" s="309">
         <v>46189</v>
       </c>
       <c r="P3" s="309">
-        <v>46196</v>
+        <v>46195</v>
       </c>
       <c r="Q3" s="310">
         <v>46200</v>
       </c>
       <c r="R3" s="309">
-        <v>45839</v>
+        <v>46203</v>
       </c>
       <c r="S3" s="327"/>
       <c r="T3" s="327"/>
       <c r="U3" s="309">
         <v>46210</v>
       </c>
       <c r="V3" s="309">
         <v>46217</v>
       </c>
       <c r="W3" s="309">
         <v>46224</v>
       </c>
       <c r="X3" s="309">
         <v>46962</v>
       </c>
       <c r="Y3" s="328"/>
       <c r="Z3" s="328"/>
       <c r="AA3" s="309">
         <v>46238</v>
       </c>
       <c r="AB3" s="309">
         <v>46245</v>
       </c>
       <c r="AC3" s="311">
         <v>46250</v>
@@ -9788,105 +18413,125 @@
       <c r="AG3" s="309">
         <v>46273</v>
       </c>
       <c r="AH3" s="309">
         <v>46280</v>
       </c>
       <c r="AI3" s="309">
         <v>46287</v>
       </c>
       <c r="AJ3" s="309">
         <v>46294</v>
       </c>
       <c r="AK3" s="329"/>
       <c r="AL3" s="329"/>
       <c r="AM3" s="319"/>
       <c r="AN3" s="307"/>
       <c r="AO3" s="319"/>
       <c r="AP3" s="307"/>
       <c r="AQ3" s="319"/>
       <c r="AR3" s="307"/>
       <c r="AS3" s="313"/>
       <c r="AT3" s="103"/>
     </row>
     <row r="4" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B4" s="214" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C4" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="215" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E4" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F4" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="F4" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="216" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H4" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I4" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J4" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K4" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L4" s="314" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      <c r="R4" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="M4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="R4" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S4" s="330" t="str" cm="1">
         <f t="array" ref="S4">IF(COUNT(H4:R4)&lt;6, "", SUM(SMALL(H4:R4, {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="T4" s="331" t="str">
         <f t="shared" ref="T4:T18" si="0">IF(ISNUMBER(S4), _xlfn.RANK.EQ(S4, S$1:S$85, 1), "")</f>
         <v/>
       </c>
-      <c r="U4" s="314"/>
-[...2 lines deleted...]
-      <c r="X4" s="314"/>
+      <c r="U4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="W4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X4" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Y4" s="332" t="str" cm="1">
-        <f t="array" ref="Y4">IF(COUNTA(U4:X4)&lt;3, "", SUM(SMALL(U4:X4, {1;2;3})))</f>
+        <f t="array" ref="Y4">IF(COUNT(U4:X4)&lt;3, "", SUM(SMALL(U4:X4, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z4" s="332" t="str">
         <f>IF(ISNUMBER(Y4), _xlfn.RANK.EQ(Y4, Y$1:Y$85, 1), "")</f>
         <v/>
       </c>
       <c r="AA4" s="314"/>
       <c r="AB4" s="314"/>
       <c r="AC4" s="314"/>
       <c r="AD4" s="314"/>
       <c r="AE4" s="314"/>
       <c r="AF4" s="314"/>
       <c r="AG4" s="314"/>
       <c r="AH4" s="314"/>
       <c r="AI4" s="314"/>
       <c r="AJ4" s="314"/>
       <c r="AK4" s="333" t="str" cm="1">
         <f t="array" ref="AK4">IF(COUNTA(_xlfn._xlws.FILTER(AA4:AJ4, (AA4:AJ4&lt;&gt;"")*(AA4:AJ4&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA4:AJ4, (AA4:AJ4&lt;&gt;"")*(AA4:AJ4&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL4" s="333" t="str">
         <f t="shared" ref="AL4:AL18" si="1">IF(ISNUMBER(AK4), _xlfn.RANK.EQ(AK4, AK$1:AK$85, 1), "")</f>
         <v/>
       </c>
       <c r="AM4" s="314" t="str" cm="1">
@@ -9899,327 +18544,385 @@
         <v/>
       </c>
       <c r="AO4" s="314" t="str" cm="1">
         <f t="array" ref="AO4">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H4:R4, U4:X4, AA4:AJ4),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP4" s="314" t="str">
         <f t="shared" ref="AP4:AP18" si="3">IF(ISNUMBER(AO4), _xlfn.RANK.EQ(AO4, AO$1:AO$85, 1), "")</f>
         <v/>
       </c>
       <c r="AQ4" s="314" t="str" cm="1">
         <f t="array" ref="AQ4">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H4:R4, U4:X4, AA4:AJ4),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR4" s="314" t="str">
         <f t="shared" ref="AR4:AR18" si="4">IF(ISNUMBER(AQ4), _xlfn.RANK.EQ(AQ4, AQ$1:AQ$85, 1), "")</f>
         <v/>
       </c>
       <c r="AS4" s="314"/>
       <c r="AT4" s="107"/>
     </row>
     <row r="5" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B5" s="214" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C5" s="226" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D5" s="227" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E5" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F5" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F5" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="216" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H5" s="314">
         <v>2</v>
       </c>
       <c r="I5" s="314">
         <v>2</v>
       </c>
       <c r="J5" s="314">
         <v>3</v>
       </c>
       <c r="K5" s="314">
         <v>2</v>
       </c>
       <c r="L5" s="314">
         <v>5</v>
       </c>
-      <c r="M5" s="314"/>
-[...5 lines deleted...]
-      <c r="S5" s="330" t="str" cm="1">
+      <c r="M5" s="314">
+        <v>8</v>
+      </c>
+      <c r="N5" s="314">
+        <v>2</v>
+      </c>
+      <c r="O5" s="314">
+        <v>2</v>
+      </c>
+      <c r="P5" s="314">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="314">
+        <v>1</v>
+      </c>
+      <c r="R5" s="314">
+        <v>2</v>
+      </c>
+      <c r="S5" s="330" cm="1">
         <f t="array" ref="S5">IF(COUNT(H5:R5)&lt;6, "", SUM(SMALL(H5:R5, {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="T5" s="331" t="str">
+        <v>11</v>
+      </c>
+      <c r="T5" s="331">
         <f t="shared" si="0"/>
-        <v/>
-[...11 lines deleted...]
-        <v/>
+        <v>2</v>
+      </c>
+      <c r="U5" s="314">
+        <v>1</v>
+      </c>
+      <c r="V5" s="314">
+        <v>1</v>
+      </c>
+      <c r="W5" s="314">
+        <v>1</v>
+      </c>
+      <c r="X5" s="314">
+        <v>2</v>
+      </c>
+      <c r="Y5" s="332" cm="1">
+        <f t="array" ref="Y5">IF(COUNT(U5:X5)&lt;3, "", SUM(SMALL(U5:X5, {1;2;3})))</f>
+        <v>3</v>
+      </c>
+      <c r="Z5" s="332">
+        <f>IF(ISNUMBER(Y5), _xlfn.RANK.EQ(Y5, Y$1:Y$18, 1), "")</f>
+        <v>1</v>
       </c>
       <c r="AA5" s="314"/>
       <c r="AB5" s="314"/>
       <c r="AC5" s="314"/>
       <c r="AD5" s="314"/>
       <c r="AE5" s="314"/>
       <c r="AF5" s="314"/>
       <c r="AG5" s="314"/>
       <c r="AH5" s="314"/>
       <c r="AI5" s="314"/>
       <c r="AJ5" s="314"/>
       <c r="AK5" s="333" t="str" cm="1">
         <f t="array" ref="AK5">IF(COUNTA(_xlfn._xlws.FILTER(AA5:AJ5, (AA5:AJ5&lt;&gt;"")*(AA5:AJ5&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA5:AJ5, (AA5:AJ5&lt;&gt;"")*(AA5:AJ5&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL5" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM5" s="314" t="str" cm="1">
+      <c r="AM5" s="314" cm="1">
         <f t="array" ref="AM5">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H5:R5, U5:X5, AA5:AJ5),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AN5" s="314" t="str">
+        <v>12</v>
+      </c>
+      <c r="AN5" s="314">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AO5" s="314" t="str" cm="1">
+        <v>1</v>
+      </c>
+      <c r="AO5" s="314" cm="1">
         <f t="array" ref="AO5">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H5:R5, U5:X5, AA5:AJ5),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AP5" s="314" t="str">
+        <v>16</v>
+      </c>
+      <c r="AP5" s="314">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AQ5" s="314" t="str" cm="1">
+        <v>1</v>
+      </c>
+      <c r="AQ5" s="314" cm="1">
         <f t="array" ref="AQ5">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H5:R5, U5:X5, AA5:AJ5),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AR5" s="314" t="str">
+        <v>18</v>
+      </c>
+      <c r="AR5" s="314">
         <f t="shared" si="4"/>
-        <v/>
+        <v>1</v>
       </c>
       <c r="AS5" s="314"/>
       <c r="AT5" s="107"/>
     </row>
     <row r="6" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B6" s="214" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C6" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D6" s="229" t="s">
         <v>228</v>
       </c>
-      <c r="D6" s="229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F6" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G6" s="216" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H6" s="314">
         <v>3</v>
       </c>
       <c r="I6" s="314">
         <v>8</v>
       </c>
       <c r="J6" s="314">
         <v>1</v>
       </c>
       <c r="K6" s="314">
         <v>3</v>
       </c>
       <c r="L6" s="314">
         <v>1</v>
       </c>
-      <c r="M6" s="314"/>
-[...5 lines deleted...]
-      <c r="S6" s="330" t="str" cm="1">
+      <c r="M6" s="314">
+        <v>4</v>
+      </c>
+      <c r="N6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O6" s="314">
+        <v>3</v>
+      </c>
+      <c r="P6" s="314">
+        <v>2</v>
+      </c>
+      <c r="Q6" s="314">
+        <v>2</v>
+      </c>
+      <c r="R6" s="314">
+        <v>3</v>
+      </c>
+      <c r="S6" s="330" cm="1">
         <f t="array" ref="S6">IF(COUNT(H6:R6)&lt;6, "", SUM(SMALL(H6:R6, {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="T6" s="331" t="str">
+        <v>12</v>
+      </c>
+      <c r="T6" s="331">
         <f t="shared" si="0"/>
-        <v/>
-[...11 lines deleted...]
-        <v/>
+        <v>3</v>
+      </c>
+      <c r="U6" s="314">
+        <v>2</v>
+      </c>
+      <c r="V6" s="314">
+        <v>3</v>
+      </c>
+      <c r="W6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X6" s="314">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="332" cm="1">
+        <f t="array" ref="Y6">IF(COUNT(U6:X6)&lt;3, "", SUM(SMALL(U6:X6, {1;2;3})))</f>
+        <v>6</v>
+      </c>
+      <c r="Z6" s="332">
+        <f t="shared" ref="Z6:Z18" si="5">IF(ISNUMBER(Y6), _xlfn.RANK.EQ(Y6, Y$1:Y$85, 1), "")</f>
+        <v>2</v>
       </c>
       <c r="AA6" s="314"/>
       <c r="AB6" s="314"/>
       <c r="AC6" s="314"/>
       <c r="AD6" s="314"/>
       <c r="AE6" s="314"/>
       <c r="AF6" s="314"/>
       <c r="AG6" s="314"/>
       <c r="AH6" s="314"/>
       <c r="AI6" s="314"/>
       <c r="AJ6" s="314"/>
       <c r="AK6" s="333" t="str" cm="1">
         <f t="array" ref="AK6">IF(COUNTA(_xlfn._xlws.FILTER(AA6:AJ6, (AA6:AJ6&lt;&gt;"")*(AA6:AJ6&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA6:AJ6, (AA6:AJ6&lt;&gt;"")*(AA6:AJ6&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL6" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM6" s="314" t="str" cm="1">
+      <c r="AM6" s="314" cm="1">
         <f t="array" ref="AM6">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H6:R6, U6:X6, AA6:AJ6),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AN6" s="314" t="str">
+        <v>15</v>
+      </c>
+      <c r="AN6" s="314">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AO6" s="314" t="str" cm="1">
+        <v>3</v>
+      </c>
+      <c r="AO6" s="314" cm="1">
         <f t="array" ref="AO6">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H6:R6, U6:X6, AA6:AJ6),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AP6" s="314" t="str">
+        <v>21</v>
+      </c>
+      <c r="AP6" s="314">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AQ6" s="314" t="str" cm="1">
+        <v>2</v>
+      </c>
+      <c r="AQ6" s="314" cm="1">
         <f t="array" ref="AQ6">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H6:R6, U6:X6, AA6:AJ6),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AR6" s="314" t="str">
+        <v>24</v>
+      </c>
+      <c r="AR6" s="314">
         <f t="shared" si="4"/>
-        <v/>
+        <v>2</v>
       </c>
       <c r="AS6" s="314"/>
       <c r="AT6" s="107"/>
     </row>
     <row r="7" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B7" s="214" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C7" s="230" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D7" s="231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E7" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F7" s="216" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G7" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H7" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I7" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J7" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K7" s="314">
         <v>11</v>
       </c>
       <c r="L7" s="314" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="P7" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="M7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P7" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q7" s="314"/>
-      <c r="R7" s="314"/>
+      <c r="R7" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S7" s="330" t="str" cm="1">
         <f t="array" ref="S7">IF(COUNT(H7:R7)&lt;6, "", SUM(SMALL(H7:R7, {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="T7" s="331" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="U7" s="314"/>
-[...2 lines deleted...]
-      <c r="X7" s="314"/>
+      <c r="U7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="W7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X7" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Y7" s="332" t="str" cm="1">
-        <f t="array" ref="Y7">IF(COUNTA(U7:X7)&lt;3, "", SUM(SMALL(U7:X7, {1;2;3})))</f>
+        <f t="array" ref="Y7">IF(COUNT(U7:X7)&lt;3, "", SUM(SMALL(U7:X7, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z7" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA7" s="314"/>
       <c r="AB7" s="314"/>
       <c r="AC7" s="314"/>
       <c r="AD7" s="314"/>
       <c r="AE7" s="314"/>
       <c r="AF7" s="314"/>
       <c r="AG7" s="314"/>
       <c r="AH7" s="314"/>
       <c r="AI7" s="314"/>
       <c r="AJ7" s="314"/>
       <c r="AK7" s="333" t="str" cm="1">
         <f t="array" ref="AK7">IF(COUNTA(_xlfn._xlws.FILTER(AA7:AJ7, (AA7:AJ7&lt;&gt;"")*(AA7:AJ7&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA7:AJ7, (AA7:AJ7&lt;&gt;"")*(AA7:AJ7&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL7" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM7" s="314" t="str" cm="1">
@@ -10232,658 +18935,758 @@
         <v/>
       </c>
       <c r="AO7" s="314" t="str" cm="1">
         <f t="array" ref="AO7">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H7:R7, U7:X7, AA7:AJ7),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP7" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ7" s="314" t="str" cm="1">
         <f t="array" ref="AQ7">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H7:R7, U7:X7, AA7:AJ7),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR7" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS7" s="314"/>
       <c r="AT7" s="107"/>
     </row>
     <row r="8" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B8" s="214" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C8" s="233" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D8" s="233" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E8" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F8" s="216" t="s">
         <v>207</v>
       </c>
-      <c r="F8" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="216" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H8" s="314">
         <v>7</v>
       </c>
       <c r="I8" s="314">
         <v>6</v>
       </c>
       <c r="J8" s="314">
         <v>7</v>
       </c>
       <c r="K8" s="314">
         <v>7</v>
       </c>
       <c r="L8" s="314" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="P8" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="M8" s="314">
+        <v>7</v>
+      </c>
+      <c r="N8" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O8" s="314">
+        <v>7</v>
+      </c>
+      <c r="P8" s="314">
+        <v>6</v>
+      </c>
       <c r="Q8" s="314"/>
-      <c r="R8" s="314"/>
-      <c r="S8" s="330" t="str" cm="1">
+      <c r="R8" s="314">
+        <v>5</v>
+      </c>
+      <c r="S8" s="330" cm="1">
         <f t="array" ref="S8">IF(COUNT(H8:R8)&lt;6, "", SUM(SMALL(H8:R8, {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="T8" s="331" t="str">
+        <v>38</v>
+      </c>
+      <c r="T8" s="331">
         <f t="shared" si="0"/>
-        <v/>
-[...4 lines deleted...]
-      <c r="X8" s="314"/>
+        <v>7</v>
+      </c>
+      <c r="U8" s="314">
+        <v>4</v>
+      </c>
+      <c r="V8" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="W8" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X8" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Y8" s="332" t="str" cm="1">
-        <f t="array" ref="Y8">IF(COUNTA(U8:X8)&lt;3, "", SUM(SMALL(U8:X8, {1;2;3})))</f>
+        <f t="array" ref="Y8">IF(COUNT(U8:X8)&lt;3, "", SUM(SMALL(U8:X8, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z8" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA8" s="314"/>
       <c r="AB8" s="314"/>
       <c r="AC8" s="314"/>
       <c r="AD8" s="314"/>
       <c r="AE8" s="314"/>
       <c r="AF8" s="314"/>
       <c r="AG8" s="314"/>
       <c r="AH8" s="314"/>
       <c r="AI8" s="314"/>
       <c r="AJ8" s="314"/>
       <c r="AK8" s="333" t="str" cm="1">
         <f t="array" ref="AK8">IF(COUNTA(_xlfn._xlws.FILTER(AA8:AJ8, (AA8:AJ8&lt;&gt;"")*(AA8:AJ8&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA8:AJ8, (AA8:AJ8&lt;&gt;"")*(AA8:AJ8&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL8" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM8" s="314" t="str" cm="1">
+      <c r="AM8" s="314" cm="1">
         <f t="array" ref="AM8">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H8:R8, U8:X8, AA8:AJ8),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AN8" s="314" t="str">
+        <v>49</v>
+      </c>
+      <c r="AN8" s="314">
         <f t="shared" si="2"/>
-        <v/>
+        <v>6</v>
       </c>
       <c r="AO8" s="314" t="str" cm="1">
         <f t="array" ref="AO8">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H8:R8, U8:X8, AA8:AJ8),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP8" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ8" s="314" t="str" cm="1">
         <f t="array" ref="AQ8">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H8:R8, U8:X8, AA8:AJ8),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR8" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS8" s="314"/>
       <c r="AT8" s="107"/>
     </row>
     <row r="9" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C9" s="226" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D9" s="227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E9" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F9" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F9" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="216" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H9" s="314">
         <v>4</v>
       </c>
       <c r="I9" s="314">
         <v>4</v>
       </c>
       <c r="J9" s="314">
         <v>4</v>
       </c>
       <c r="K9" s="314">
         <v>4</v>
       </c>
       <c r="L9" s="314">
         <v>7</v>
       </c>
-      <c r="M9" s="314"/>
-[...2 lines deleted...]
-      <c r="P9" s="314"/>
+      <c r="M9" s="314">
+        <v>3</v>
+      </c>
+      <c r="N9" s="314">
+        <v>1</v>
+      </c>
+      <c r="O9" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P9" s="314">
+        <v>8</v>
+      </c>
       <c r="Q9" s="314"/>
-      <c r="R9" s="314"/>
-      <c r="S9" s="330" t="str" cm="1">
+      <c r="R9" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="S9" s="330" cm="1">
         <f t="array" ref="S9">IF(COUNT(H9:R9)&lt;6, "", SUM(SMALL(H9:R9, {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="T9" s="331" t="str">
+        <v>20</v>
+      </c>
+      <c r="T9" s="331">
         <f t="shared" si="0"/>
-        <v/>
-[...9 lines deleted...]
-      <c r="Z9" s="332" t="str">
+        <v>4</v>
+      </c>
+      <c r="U9" s="314">
+        <v>3</v>
+      </c>
+      <c r="V9" s="314">
+        <v>2</v>
+      </c>
+      <c r="W9" s="314">
+        <v>2</v>
+      </c>
+      <c r="X9" s="314">
+        <v>4</v>
+      </c>
+      <c r="Y9" s="332" cm="1">
+        <f t="array" ref="Y9">IF(COUNT(U9:X9)&lt;3, "", SUM(SMALL(U9:X9, {1;2;3})))</f>
+        <v>7</v>
+      </c>
+      <c r="Z9" s="332">
         <f t="shared" si="5"/>
-        <v/>
+        <v>3</v>
       </c>
       <c r="AA9" s="314"/>
       <c r="AB9" s="314"/>
       <c r="AC9" s="314"/>
       <c r="AD9" s="314"/>
       <c r="AE9" s="314"/>
       <c r="AF9" s="314"/>
       <c r="AG9" s="314"/>
       <c r="AH9" s="314"/>
       <c r="AI9" s="314"/>
       <c r="AJ9" s="314"/>
       <c r="AK9" s="333" t="str" cm="1">
         <f t="array" ref="AK9">IF(COUNTA(_xlfn._xlws.FILTER(AA9:AJ9, (AA9:AJ9&lt;&gt;"")*(AA9:AJ9&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA9:AJ9, (AA9:AJ9&lt;&gt;"")*(AA9:AJ9&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL9" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM9" s="314" t="str" cm="1">
+      <c r="AM9" s="314" cm="1">
         <f t="array" ref="AM9">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H9:R9, U9:X9, AA9:AJ9),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AN9" s="314" t="str">
+        <v>23</v>
+      </c>
+      <c r="AN9" s="314">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AO9" s="314" t="str" cm="1">
+        <v>4</v>
+      </c>
+      <c r="AO9" s="314" cm="1">
         <f t="array" ref="AO9">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H9:R9, U9:X9, AA9:AJ9),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AP9" s="314" t="str">
+        <v>31</v>
+      </c>
+      <c r="AP9" s="314">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AQ9" s="314" t="str" cm="1">
+        <v>3</v>
+      </c>
+      <c r="AQ9" s="314" cm="1">
         <f t="array" ref="AQ9">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H9:R9, U9:X9, AA9:AJ9),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AR9" s="314" t="str">
+        <v>38</v>
+      </c>
+      <c r="AR9" s="314">
         <f t="shared" si="4"/>
-        <v/>
+        <v>3</v>
       </c>
       <c r="AS9" s="314"/>
       <c r="AT9" s="107"/>
     </row>
     <row r="10" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C10" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="215" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E10" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F10" s="216" t="s">
         <v>209</v>
       </c>
-      <c r="F10" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="216" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H10" s="314">
         <v>5</v>
       </c>
       <c r="I10" s="314">
         <v>1</v>
       </c>
       <c r="J10" s="314">
         <v>5</v>
       </c>
       <c r="K10" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L10" s="314">
         <v>2</v>
       </c>
-      <c r="M10" s="314"/>
-[...2 lines deleted...]
-      <c r="P10" s="314"/>
+      <c r="M10" s="314">
+        <v>6</v>
+      </c>
+      <c r="N10" s="314">
+        <v>4</v>
+      </c>
+      <c r="O10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P10" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q10" s="314"/>
-      <c r="R10" s="314"/>
-      <c r="S10" s="330" t="str" cm="1">
+      <c r="R10" s="314">
+        <v>6</v>
+      </c>
+      <c r="S10" s="330" cm="1">
         <f t="array" ref="S10">IF(COUNT(H10:R10)&lt;6, "", SUM(SMALL(H10:R10, {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="T10" s="331" t="str">
+        <v>23</v>
+      </c>
+      <c r="T10" s="331">
         <f t="shared" si="0"/>
-        <v/>
+        <v>6</v>
       </c>
       <c r="U10" s="314"/>
-      <c r="V10" s="314"/>
-[...1 lines deleted...]
-      <c r="X10" s="314"/>
+      <c r="V10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="W10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X10" s="314">
+        <v>3</v>
+      </c>
       <c r="Y10" s="332" t="str" cm="1">
-        <f t="array" ref="Y10">IF(COUNTA(U10:X10)&lt;3, "", SUM(SMALL(U10:X10, {1;2;3})))</f>
+        <f t="array" ref="Y10">IF(COUNT(U10:X10)&lt;3, "", SUM(SMALL(U10:X10, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z10" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA10" s="314"/>
       <c r="AB10" s="314"/>
       <c r="AC10" s="314"/>
       <c r="AD10" s="314"/>
       <c r="AE10" s="314"/>
       <c r="AF10" s="314"/>
       <c r="AG10" s="314"/>
       <c r="AH10" s="314"/>
       <c r="AI10" s="314"/>
       <c r="AJ10" s="314"/>
       <c r="AK10" s="333" t="str" cm="1">
         <f t="array" ref="AK10">IF(COUNTA(_xlfn._xlws.FILTER(AA10:AJ10, (AA10:AJ10&lt;&gt;"")*(AA10:AJ10&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA10:AJ10, (AA10:AJ10&lt;&gt;"")*(AA10:AJ10&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL10" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM10" s="314" t="str" cm="1">
+      <c r="AM10" s="314" cm="1">
         <f t="array" ref="AM10">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H10:R10, U10:X10, AA10:AJ10),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AN10" s="314" t="str">
+        <v>32</v>
+      </c>
+      <c r="AN10" s="314">
         <f t="shared" si="2"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="AO10" s="314" t="str" cm="1">
         <f t="array" ref="AO10">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H10:R10, U10:X10, AA10:AJ10),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP10" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ10" s="314" t="str" cm="1">
         <f t="array" ref="AQ10">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H10:R10, U10:X10, AA10:AJ10),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR10" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS10" s="314"/>
       <c r="AT10" s="107"/>
     </row>
     <row r="11" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B11" s="214" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C11" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G11" s="216" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H11" s="314">
         <v>1</v>
       </c>
       <c r="I11" s="314">
         <v>3</v>
       </c>
       <c r="J11" s="314">
         <v>2</v>
       </c>
       <c r="K11" s="314">
         <v>1</v>
       </c>
       <c r="L11" s="314">
         <v>8</v>
       </c>
-      <c r="M11" s="314"/>
-[...2 lines deleted...]
-      <c r="P11" s="314"/>
+      <c r="M11" s="314">
+        <v>1</v>
+      </c>
+      <c r="N11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O11" s="314">
+        <v>1</v>
+      </c>
+      <c r="P11" s="314">
+        <v>4</v>
+      </c>
       <c r="Q11" s="314"/>
-      <c r="R11" s="314"/>
-      <c r="S11" s="330" t="str" cm="1">
+      <c r="R11" s="314">
+        <v>1</v>
+      </c>
+      <c r="S11" s="330" cm="1">
         <f t="array" ref="S11">IF(COUNT(H11:R11)&lt;6, "", SUM(SMALL(H11:R11, {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="T11" s="331" t="str">
+        <v>7</v>
+      </c>
+      <c r="T11" s="331">
         <f t="shared" si="0"/>
-        <v/>
+        <v>1</v>
       </c>
       <c r="U11" s="314"/>
-      <c r="V11" s="314"/>
-[...1 lines deleted...]
-      <c r="X11" s="314"/>
+      <c r="V11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="W11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X11" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Y11" s="332" t="str" cm="1">
-        <f t="array" ref="Y11">IF(COUNTA(U11:X11)&lt;3, "", SUM(SMALL(U11:X11, {1;2;3})))</f>
+        <f t="array" ref="Y11">IF(COUNT(U11:X11)&lt;3, "", SUM(SMALL(U11:X11, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z11" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA11" s="314"/>
       <c r="AB11" s="314"/>
       <c r="AC11" s="314"/>
       <c r="AD11" s="314"/>
       <c r="AE11" s="314"/>
       <c r="AF11" s="314"/>
       <c r="AG11" s="314"/>
       <c r="AH11" s="314"/>
       <c r="AI11" s="314"/>
       <c r="AJ11" s="314"/>
       <c r="AK11" s="333" t="str" cm="1">
         <f t="array" ref="AK11">IF(COUNTA(_xlfn._xlws.FILTER(AA11:AJ11, (AA11:AJ11&lt;&gt;"")*(AA11:AJ11&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA11:AJ11, (AA11:AJ11&lt;&gt;"")*(AA11:AJ11&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL11" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM11" s="314" t="str" cm="1">
+      <c r="AM11" s="314" cm="1">
         <f t="array" ref="AM11">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H11:R11, U11:X11, AA11:AJ11),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AN11" s="314" t="str">
+        <v>14</v>
+      </c>
+      <c r="AN11" s="314">
         <f t="shared" si="2"/>
-        <v/>
+        <v>2</v>
       </c>
       <c r="AO11" s="314" t="str" cm="1">
         <f t="array" ref="AO11">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H11:R11, U11:X11, AA11:AJ11),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP11" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ11" s="314" t="str" cm="1">
         <f t="array" ref="AQ11">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H11:R11, U11:X11, AA11:AJ11),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR11" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS11" s="314"/>
       <c r="AT11" s="107"/>
     </row>
     <row r="12" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B12" s="214" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C12" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D12" s="215" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E12" s="216"/>
       <c r="F12" s="216" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G12" s="216" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H12" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I12" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J12" s="314">
         <v>6</v>
       </c>
       <c r="K12" s="314">
         <v>8</v>
       </c>
       <c r="L12" s="314">
         <v>9</v>
       </c>
-      <c r="M12" s="314"/>
-[...2 lines deleted...]
-      <c r="P12" s="314"/>
+      <c r="M12" s="314">
+        <v>5</v>
+      </c>
+      <c r="N12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O12" s="314">
+        <v>4</v>
+      </c>
+      <c r="P12" s="314">
+        <v>7</v>
+      </c>
       <c r="Q12" s="314"/>
-      <c r="R12" s="314"/>
-      <c r="S12" s="330" t="str" cm="1">
+      <c r="R12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="S12" s="330" cm="1">
         <f t="array" ref="S12">IF(COUNT(H12:R12)&lt;6, "", SUM(SMALL(H12:R12, {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="T12" s="331" t="str">
+        <v>39</v>
+      </c>
+      <c r="T12" s="331">
         <f t="shared" si="0"/>
-        <v/>
+        <v>8</v>
       </c>
       <c r="U12" s="314"/>
-      <c r="V12" s="314"/>
-[...1 lines deleted...]
-      <c r="X12" s="314"/>
+      <c r="V12" s="314">
+        <v>5</v>
+      </c>
+      <c r="W12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X12" s="314">
+        <v>5</v>
+      </c>
       <c r="Y12" s="332" t="str" cm="1">
-        <f t="array" ref="Y12">IF(COUNTA(U12:X12)&lt;3, "", SUM(SMALL(U12:X12, {1;2;3})))</f>
+        <f t="array" ref="Y12">IF(COUNT(U12:X12)&lt;3, "", SUM(SMALL(U12:X12, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z12" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA12" s="314"/>
       <c r="AB12" s="314"/>
       <c r="AC12" s="314"/>
       <c r="AD12" s="314"/>
       <c r="AE12" s="314"/>
       <c r="AF12" s="314"/>
       <c r="AG12" s="314"/>
       <c r="AH12" s="314"/>
       <c r="AI12" s="314"/>
       <c r="AJ12" s="314"/>
       <c r="AK12" s="333" t="str" cm="1">
         <f t="array" ref="AK12">IF(COUNTA(_xlfn._xlws.FILTER(AA12:AJ12, (AA12:AJ12&lt;&gt;"")*(AA12:AJ12&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA12:AJ12, (AA12:AJ12&lt;&gt;"")*(AA12:AJ12&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL12" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM12" s="314" t="str" cm="1">
+      <c r="AM12" s="314" cm="1">
         <f t="array" ref="AM12">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H12:R12, U12:X12, AA12:AJ12),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AN12" s="314" t="str">
+        <v>49</v>
+      </c>
+      <c r="AN12" s="314">
         <f t="shared" si="2"/>
-        <v/>
+        <v>6</v>
       </c>
       <c r="AO12" s="314" t="str" cm="1">
         <f t="array" ref="AO12">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H12:R12, U12:X12, AA12:AJ12),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP12" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ12" s="314" t="str" cm="1">
         <f t="array" ref="AQ12">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H12:R12, U12:X12, AA12:AJ12),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR12" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS12" s="314"/>
       <c r="AT12" s="107"/>
     </row>
     <row r="13" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B13" s="214" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C13" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="215" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E13" s="216" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F13" s="216" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G13" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H13" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I13" s="314">
         <v>7</v>
       </c>
       <c r="J13" s="314">
         <v>11</v>
       </c>
       <c r="K13" s="314">
         <v>9</v>
       </c>
       <c r="L13" s="314">
         <v>4</v>
       </c>
-      <c r="M13" s="314"/>
-[...2 lines deleted...]
-      <c r="P13" s="314"/>
+      <c r="M13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N13" s="314">
+        <v>3</v>
+      </c>
+      <c r="O13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P13" s="314">
+        <v>5</v>
+      </c>
       <c r="Q13" s="314"/>
-      <c r="R13" s="314"/>
-      <c r="S13" s="330" t="str" cm="1">
+      <c r="R13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="S13" s="330" cm="1">
         <f t="array" ref="S13">IF(COUNT(H13:R13)&lt;6, "", SUM(SMALL(H13:R13, {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="T13" s="331" t="str">
+        <v>39</v>
+      </c>
+      <c r="T13" s="331">
         <f t="shared" si="0"/>
-        <v/>
+        <v>8</v>
       </c>
       <c r="U13" s="314"/>
-      <c r="V13" s="314"/>
-[...1 lines deleted...]
-      <c r="X13" s="314"/>
+      <c r="V13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="W13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X13" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Y13" s="332" t="str" cm="1">
-        <f t="array" ref="Y13">IF(COUNTA(U13:X13)&lt;3, "", SUM(SMALL(U13:X13, {1;2;3})))</f>
+        <f t="array" ref="Y13">IF(COUNT(U13:X13)&lt;3, "", SUM(SMALL(U13:X13, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z13" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA13" s="314"/>
       <c r="AB13" s="314"/>
       <c r="AC13" s="314"/>
       <c r="AD13" s="314"/>
       <c r="AE13" s="314"/>
       <c r="AF13" s="314"/>
       <c r="AG13" s="314"/>
       <c r="AH13" s="314"/>
       <c r="AI13" s="314"/>
       <c r="AJ13" s="314"/>
       <c r="AK13" s="333" t="str" cm="1">
         <f t="array" ref="AK13">IF(COUNTA(_xlfn._xlws.FILTER(AA13:AJ13, (AA13:AJ13&lt;&gt;"")*(AA13:AJ13&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA13:AJ13, (AA13:AJ13&lt;&gt;"")*(AA13:AJ13&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL13" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM13" s="314" t="str" cm="1">
@@ -10896,105 +19699,121 @@
         <v/>
       </c>
       <c r="AO13" s="314" t="str" cm="1">
         <f t="array" ref="AO13">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H13:R13, U13:X13, AA13:AJ13),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP13" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ13" s="314" t="str" cm="1">
         <f t="array" ref="AQ13">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H13:R13, U13:X13, AA13:AJ13),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR13" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS13" s="314"/>
       <c r="AT13" s="107"/>
     </row>
     <row r="14" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B14" s="214" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C14" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="238" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E14" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F14" s="216" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I14" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J14" s="314">
         <v>10</v>
       </c>
       <c r="K14" s="314">
         <v>10</v>
       </c>
       <c r="L14" s="314">
         <v>9</v>
       </c>
-      <c r="M14" s="314"/>
-[...2 lines deleted...]
-      <c r="P14" s="314"/>
+      <c r="M14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O14" s="314">
+        <v>6</v>
+      </c>
+      <c r="P14" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q14" s="314"/>
-      <c r="R14" s="314"/>
+      <c r="R14" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S14" s="330" t="str" cm="1">
         <f t="array" ref="S14">IF(COUNT(H14:R14)&lt;6, "", SUM(SMALL(H14:R14, {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="T14" s="331" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U14" s="314"/>
-      <c r="V14" s="314"/>
-[...1 lines deleted...]
-      <c r="X14" s="314"/>
+      <c r="V14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="W14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X14" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Y14" s="332" t="str" cm="1">
-        <f t="array" ref="Y14">IF(COUNTA(U14:X14)&lt;3, "", SUM(SMALL(U14:X14, {1;2;3})))</f>
+        <f t="array" ref="Y14">IF(COUNT(U14:X14)&lt;3, "", SUM(SMALL(U14:X14, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z14" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA14" s="314"/>
       <c r="AB14" s="314"/>
       <c r="AC14" s="314"/>
       <c r="AD14" s="314"/>
       <c r="AE14" s="314"/>
       <c r="AF14" s="314"/>
       <c r="AG14" s="314"/>
       <c r="AH14" s="314"/>
       <c r="AI14" s="314"/>
       <c r="AJ14" s="314"/>
       <c r="AK14" s="333" t="str" cm="1">
         <f t="array" ref="AK14">IF(COUNTA(_xlfn._xlws.FILTER(AA14:AJ14, (AA14:AJ14&lt;&gt;"")*(AA14:AJ14&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA14:AJ14, (AA14:AJ14&lt;&gt;"")*(AA14:AJ14&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL14" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM14" s="314" t="str" cm="1">
@@ -11007,110 +19826,126 @@
         <v/>
       </c>
       <c r="AO14" s="314" t="str" cm="1">
         <f t="array" ref="AO14">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H14:R14, U14:X14, AA14:AJ14),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP14" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ14" s="314" t="str" cm="1">
         <f t="array" ref="AQ14">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H14:R14, U14:X14, AA14:AJ14),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR14" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS14" s="314"/>
       <c r="AT14" s="107"/>
     </row>
     <row r="15" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B15" s="214" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C15" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D15" s="238" t="s">
         <v>194</v>
       </c>
-      <c r="D15" s="238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="216" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F15" s="216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G15" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H15" s="314">
         <v>6</v>
       </c>
       <c r="I15" s="314">
         <v>5</v>
       </c>
       <c r="J15" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K15" s="314">
         <v>6</v>
       </c>
       <c r="L15" s="314">
         <v>6</v>
       </c>
-      <c r="M15" s="314"/>
-[...2 lines deleted...]
-      <c r="P15" s="314"/>
+      <c r="M15" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N15" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O15" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P15" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q15" s="314"/>
-      <c r="R15" s="314"/>
+      <c r="R15" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S15" s="330" t="str" cm="1">
         <f t="array" ref="S15">IF(COUNT(H15:R15)&lt;6, "", SUM(SMALL(H15:R15, {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="T15" s="331" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U15" s="314"/>
-      <c r="V15" s="314"/>
-[...6 lines deleted...]
-      <c r="Z15" s="332" t="str">
+      <c r="V15" s="314">
+        <v>4</v>
+      </c>
+      <c r="W15" s="314">
+        <v>3</v>
+      </c>
+      <c r="X15" s="314">
+        <v>6</v>
+      </c>
+      <c r="Y15" s="332" cm="1">
+        <f t="array" ref="Y15">IF(COUNT(U15:X15)&lt;3, "", SUM(SMALL(U15:X15, {1;2;3})))</f>
+        <v>13</v>
+      </c>
+      <c r="Z15" s="332">
         <f t="shared" si="5"/>
-        <v/>
+        <v>4</v>
       </c>
       <c r="AA15" s="314"/>
       <c r="AB15" s="314"/>
       <c r="AC15" s="314"/>
       <c r="AD15" s="314"/>
       <c r="AE15" s="314"/>
       <c r="AF15" s="314"/>
       <c r="AG15" s="314"/>
       <c r="AH15" s="314"/>
       <c r="AI15" s="314"/>
       <c r="AJ15" s="314"/>
       <c r="AK15" s="333" t="str" cm="1">
         <f t="array" ref="AK15">IF(COUNTA(_xlfn._xlws.FILTER(AA15:AJ15, (AA15:AJ15&lt;&gt;"")*(AA15:AJ15&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA15:AJ15, (AA15:AJ15&lt;&gt;"")*(AA15:AJ15&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL15" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM15" s="314" t="str" cm="1">
         <f t="array" ref="AM15">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H15:R15, U15:X15, AA15:AJ15),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
         <v/>
       </c>
       <c r="AN15" s="314" t="str">
@@ -11118,105 +19953,117 @@
         <v/>
       </c>
       <c r="AO15" s="314" t="str" cm="1">
         <f t="array" ref="AO15">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H15:R15, U15:X15, AA15:AJ15),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP15" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ15" s="314" t="str" cm="1">
         <f t="array" ref="AQ15">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H15:R15, U15:X15, AA15:AJ15),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR15" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS15" s="314"/>
       <c r="AT15" s="107"/>
     </row>
     <row r="16" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B16" s="214" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C16" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="215" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E16" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F16" s="216" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G16" s="241" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H16" s="314" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="I16" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J16" s="314">
         <v>8</v>
       </c>
       <c r="K16" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L16" s="314" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="P16" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="M16" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N16" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O16" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P16" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q16" s="314"/>
-      <c r="R16" s="314"/>
+      <c r="R16" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S16" s="330" t="str" cm="1">
         <f t="array" ref="S16">IF(COUNT(H16:R16)&lt;6, "", SUM(SMALL(H16:R16, {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="T16" s="331" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U16" s="314"/>
-      <c r="V16" s="314"/>
+      <c r="V16" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="W16" s="314"/>
       <c r="X16" s="314"/>
       <c r="Y16" s="332" t="str" cm="1">
-        <f t="array" ref="Y16">IF(COUNTA(U16:X16)&lt;3, "", SUM(SMALL(U16:X16, {1;2;3})))</f>
+        <f t="array" ref="Y16">IF(COUNT(U16:X16)&lt;3, "", SUM(SMALL(U16:X16, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z16" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA16" s="314"/>
       <c r="AB16" s="314"/>
       <c r="AC16" s="314"/>
       <c r="AD16" s="314"/>
       <c r="AE16" s="314"/>
       <c r="AF16" s="314"/>
       <c r="AG16" s="314"/>
       <c r="AH16" s="314"/>
       <c r="AI16" s="314"/>
       <c r="AJ16" s="314"/>
       <c r="AK16" s="333" t="str" cm="1">
         <f t="array" ref="AK16">IF(COUNTA(_xlfn._xlws.FILTER(AA16:AJ16, (AA16:AJ16&lt;&gt;"")*(AA16:AJ16&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA16:AJ16, (AA16:AJ16&lt;&gt;"")*(AA16:AJ16&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL16" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM16" s="314" t="str" cm="1">
@@ -11229,105 +20076,117 @@
         <v/>
       </c>
       <c r="AO16" s="314" t="str" cm="1">
         <f t="array" ref="AO16">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H16:R16, U16:X16, AA16:AJ16),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP16" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ16" s="314" t="str" cm="1">
         <f t="array" ref="AQ16">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H16:R16, U16:X16, AA16:AJ16),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR16" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS16" s="314"/>
       <c r="AT16" s="107"/>
     </row>
     <row r="17" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B17" s="214" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C17" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D17" s="215" t="s">
         <v>197</v>
       </c>
-      <c r="D17" s="215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F17" s="216" t="s">
         <v>219</v>
       </c>
-      <c r="F17" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="216" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H17" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I17" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J17" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K17" s="314">
         <v>5</v>
       </c>
       <c r="L17" s="314">
         <v>3</v>
       </c>
-      <c r="M17" s="314"/>
-[...2 lines deleted...]
-      <c r="P17" s="314"/>
+      <c r="M17" s="314">
+        <v>2</v>
+      </c>
+      <c r="N17" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O17" s="314">
+        <v>5</v>
+      </c>
+      <c r="P17" s="314">
+        <v>1</v>
+      </c>
       <c r="Q17" s="314"/>
-      <c r="R17" s="314"/>
-      <c r="S17" s="330" t="str" cm="1">
+      <c r="R17" s="314">
+        <v>4</v>
+      </c>
+      <c r="S17" s="330" cm="1">
         <f t="array" ref="S17">IF(COUNT(H17:R17)&lt;6, "", SUM(SMALL(H17:R17, {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="T17" s="331" t="str">
+        <v>20</v>
+      </c>
+      <c r="T17" s="331">
         <f t="shared" si="0"/>
-        <v/>
+        <v>4</v>
       </c>
       <c r="U17" s="314"/>
-      <c r="V17" s="314"/>
+      <c r="V17" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="W17" s="314"/>
       <c r="X17" s="314"/>
       <c r="Y17" s="332" t="str" cm="1">
-        <f t="array" ref="Y17">IF(COUNTA(U17:X17)&lt;3, "", SUM(SMALL(U17:X17, {1;2;3})))</f>
+        <f t="array" ref="Y17">IF(COUNT(U17:X17)&lt;3, "", SUM(SMALL(U17:X17, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z17" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA17" s="314"/>
       <c r="AB17" s="314"/>
       <c r="AC17" s="314"/>
       <c r="AD17" s="314"/>
       <c r="AE17" s="314"/>
       <c r="AF17" s="314"/>
       <c r="AG17" s="314"/>
       <c r="AH17" s="314"/>
       <c r="AI17" s="314"/>
       <c r="AJ17" s="314"/>
       <c r="AK17" s="333" t="str" cm="1">
         <f t="array" ref="AK17">IF(COUNTA(_xlfn._xlws.FILTER(AA17:AJ17, (AA17:AJ17&lt;&gt;"")*(AA17:AJ17&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA17:AJ17, (AA17:AJ17&lt;&gt;"")*(AA17:AJ17&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL17" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM17" s="314" t="str" cm="1">
@@ -11343,102 +20202,114 @@
         <f t="array" ref="AO17">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H17:R17, U17:X17, AA17:AJ17),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP17" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ17" s="314" t="str" cm="1">
         <f t="array" ref="AQ17">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H17:R17, U17:X17, AA17:AJ17),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR17" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS17" s="314"/>
       <c r="AT17" s="107"/>
     </row>
     <row r="18" spans="1:46" ht="41" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="243">
         <v>2025</v>
       </c>
       <c r="B18" s="244" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C18" s="245" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E18" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F18" s="248" t="s">
         <v>247</v>
       </c>
-      <c r="E18" s="247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" s="249" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H18" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I18" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J18" s="314">
         <v>9</v>
       </c>
       <c r="K18" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L18" s="314" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="P18" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="M18" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N18" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O18" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P18" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q18" s="314"/>
-      <c r="R18" s="314"/>
+      <c r="R18" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S18" s="330" t="str" cm="1">
         <f t="array" ref="S18">IF(COUNT(H18:R18)&lt;6, "", SUM(SMALL(H18:R18, {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="T18" s="331" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U18" s="314"/>
-      <c r="V18" s="314"/>
+      <c r="V18" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="W18" s="314"/>
       <c r="X18" s="314"/>
       <c r="Y18" s="332" t="str" cm="1">
-        <f t="array" ref="Y18">IF(COUNTA(U18:X18)&lt;3, "", SUM(SMALL(U18:X18, {1;2;3})))</f>
+        <f t="array" ref="Y18">IF(COUNT(U18:X18)&lt;3, "", SUM(SMALL(U18:X18, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z18" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA18" s="314"/>
       <c r="AB18" s="314"/>
       <c r="AC18" s="314"/>
       <c r="AD18" s="314"/>
       <c r="AE18" s="314"/>
       <c r="AF18" s="314"/>
       <c r="AG18" s="314"/>
       <c r="AH18" s="314"/>
       <c r="AI18" s="314"/>
       <c r="AJ18" s="314"/>
       <c r="AK18" s="333" t="str" cm="1">
         <f t="array" ref="AK18">IF(COUNTA(_xlfn._xlws.FILTER(AA18:AJ18, (AA18:AJ18&lt;&gt;"")*(AA18:AJ18&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA18:AJ18, (AA18:AJ18&lt;&gt;"")*(AA18:AJ18&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL18" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM18" s="314" t="str" cm="1">
@@ -11541,133 +20412,133 @@
     </row>
     <row r="27" spans="1:46" x14ac:dyDescent="0.2">
       <c r="C27" s="160"/>
     </row>
     <row r="28" spans="1:46" x14ac:dyDescent="0.2">
       <c r="C28" s="159"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:S17">
     <sortCondition ref="Q4:Q17"/>
   </sortState>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4F52690-A967-034C-8F6F-69F20ABE14EC}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:AJ19"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="7" ySplit="2" topLeftCell="H3" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="7" ySplit="2" topLeftCell="R3" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="L4" sqref="L4"/>
+      <selection pane="bottomRight" activeCell="V15" sqref="V15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="90"/>
     <col min="3" max="3" width="20.6640625" style="90" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="90"/>
     <col min="5" max="5" width="25.83203125" style="90" customWidth="1"/>
     <col min="6" max="7" width="14.5" style="90" customWidth="1"/>
     <col min="8" max="8" width="8" style="91" customWidth="1"/>
     <col min="9" max="9" width="8" style="90" customWidth="1"/>
     <col min="10" max="10" width="8" style="91" customWidth="1"/>
     <col min="11" max="15" width="8" style="90" customWidth="1"/>
     <col min="16" max="16" width="8" style="91" customWidth="1"/>
     <col min="17" max="17" width="8" style="90" customWidth="1"/>
     <col min="18" max="18" width="7.1640625" style="92" customWidth="1"/>
     <col min="19" max="22" width="7.1640625" style="90" customWidth="1"/>
     <col min="23" max="32" width="7.83203125" style="90" customWidth="1"/>
     <col min="33" max="33" width="10.6640625" style="102"/>
     <col min="34" max="34" width="9" style="102" customWidth="1"/>
     <col min="35" max="35" width="10.33203125" style="102" customWidth="1"/>
     <col min="36" max="16384" width="10.6640625" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="32" x14ac:dyDescent="0.2">
       <c r="A1" s="302" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B1" s="303"/>
       <c r="C1" s="303"/>
       <c r="D1" s="303"/>
       <c r="E1" s="303"/>
       <c r="F1" s="303"/>
       <c r="G1" s="318"/>
       <c r="H1" s="313" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I1" s="307"/>
       <c r="J1" s="313"/>
       <c r="K1" s="307"/>
       <c r="L1" s="307"/>
       <c r="M1" s="307"/>
       <c r="N1" s="307"/>
       <c r="O1" s="307"/>
       <c r="P1" s="307"/>
       <c r="Q1" s="312" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="R1" s="307"/>
       <c r="S1" s="307"/>
       <c r="T1" s="307"/>
       <c r="U1" s="307"/>
       <c r="V1" s="307"/>
       <c r="W1" s="307"/>
       <c r="X1" s="307"/>
       <c r="Y1" s="319" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="Z1" s="307"/>
       <c r="AA1" s="307"/>
       <c r="AB1" s="307"/>
       <c r="AC1" s="307"/>
       <c r="AD1" s="307"/>
       <c r="AE1" s="307"/>
       <c r="AF1" s="307"/>
       <c r="AG1" s="312" t="s">
+        <v>142</v>
+      </c>
+      <c r="AH1" s="312" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="AI1" s="312" t="s">
         <v>15</v>
       </c>
       <c r="AJ1" s="103"/>
     </row>
     <row r="2" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A2" s="307" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B2" s="307" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="307" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="307" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="307" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="307" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="307"/>
       <c r="H2" s="308">
         <v>46143</v>
       </c>
       <c r="I2" s="309">
         <v>46147</v>
       </c>
       <c r="J2" s="308">
         <v>46154</v>
@@ -11723,1085 +20594,1331 @@
       <c r="AA2" s="309">
         <v>46259</v>
       </c>
       <c r="AB2" s="309">
         <v>46266</v>
       </c>
       <c r="AC2" s="309">
         <v>46273</v>
       </c>
       <c r="AD2" s="309">
         <v>46280</v>
       </c>
       <c r="AE2" s="309">
         <v>46287</v>
       </c>
       <c r="AF2" s="309">
         <v>46294</v>
       </c>
       <c r="AG2" s="312"/>
       <c r="AH2" s="313"/>
       <c r="AI2" s="312"/>
       <c r="AJ2" s="103"/>
     </row>
     <row r="3" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B3" s="214" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C3" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D3" s="215" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E3" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F3" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="F3" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="216" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H3" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I3" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J3" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K3" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L3" s="314" t="s">
-        <v>149</v>
-[...10 lines deleted...]
-      <c r="V3" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="M3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="R3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="S3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="T3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="U3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V3" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="W3" s="314"/>
       <c r="X3" s="314"/>
       <c r="Y3" s="314"/>
       <c r="Z3" s="314"/>
       <c r="AA3" s="314"/>
       <c r="AB3" s="314"/>
       <c r="AC3" s="314"/>
       <c r="AD3" s="314"/>
       <c r="AE3" s="314"/>
       <c r="AF3" s="314"/>
       <c r="AG3" s="315">
         <f>SUM(H3:AF3) - IF(ISNUMBER(Q3), 1, 0) - IF(ISNUMBER(Y3), 1, 0)</f>
         <v>0</v>
       </c>
       <c r="AH3" s="315">
         <f>SUM(H3:AF3)</f>
         <v>0</v>
       </c>
       <c r="AI3" s="316">
         <f t="shared" ref="AI3:AI16" si="0">IF(ISNUMBER(AH3), _xlfn.RANK.EQ(AH3, AH$3:AH$16, 0), "")</f>
         <v>14</v>
       </c>
       <c r="AJ3" s="107"/>
     </row>
     <row r="4" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B4" s="214" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C4" s="226" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D4" s="227" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E4" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F4" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F4" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="216" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H4" s="314">
         <v>1</v>
       </c>
       <c r="I4" s="314">
         <v>1</v>
       </c>
       <c r="J4" s="314">
         <v>1</v>
       </c>
       <c r="K4" s="314">
         <v>1</v>
       </c>
       <c r="L4" s="314">
         <v>1</v>
       </c>
-      <c r="M4" s="314"/>
-[...8 lines deleted...]
-      <c r="V4" s="314"/>
+      <c r="M4" s="314">
+        <v>1</v>
+      </c>
+      <c r="N4" s="314">
+        <v>1</v>
+      </c>
+      <c r="O4" s="314">
+        <v>1</v>
+      </c>
+      <c r="P4" s="314">
+        <v>1</v>
+      </c>
+      <c r="Q4" s="314">
+        <v>1</v>
+      </c>
+      <c r="R4" s="314">
+        <v>1</v>
+      </c>
+      <c r="S4" s="314">
+        <v>1</v>
+      </c>
+      <c r="T4" s="314">
+        <v>1</v>
+      </c>
+      <c r="U4" s="314">
+        <v>1</v>
+      </c>
+      <c r="V4" s="314">
+        <v>1</v>
+      </c>
       <c r="W4" s="314"/>
       <c r="X4" s="314"/>
       <c r="Y4" s="314"/>
       <c r="Z4" s="314"/>
       <c r="AA4" s="314"/>
       <c r="AB4" s="314"/>
       <c r="AC4" s="314"/>
       <c r="AD4" s="314"/>
       <c r="AE4" s="314"/>
       <c r="AF4" s="314"/>
       <c r="AG4" s="315">
         <f t="shared" ref="AG4:AG16" si="1">SUM(H4:AF4) - IF(ISNUMBER(Q4), 1, 0) - IF(ISNUMBER(Y4), 1, 0)</f>
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="AH4" s="315">
         <f t="shared" ref="AH4:AH16" si="2">SUM(H4:AF4)</f>
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="AI4" s="316">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="AJ4" s="107"/>
     </row>
     <row r="5" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B5" s="214" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C5" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D5" s="229" t="s">
         <v>228</v>
       </c>
-      <c r="D5" s="229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F5" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G5" s="216" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H5" s="314">
         <v>1</v>
       </c>
       <c r="I5" s="314">
         <v>1</v>
       </c>
       <c r="J5" s="314">
         <v>1</v>
       </c>
       <c r="K5" s="314">
         <v>1</v>
       </c>
       <c r="L5" s="314">
         <v>1</v>
       </c>
-      <c r="M5" s="314"/>
-[...8 lines deleted...]
-      <c r="V5" s="314"/>
+      <c r="M5" s="314">
+        <v>1</v>
+      </c>
+      <c r="N5" s="314">
+        <v>1</v>
+      </c>
+      <c r="O5" s="314">
+        <v>1</v>
+      </c>
+      <c r="P5" s="314">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="314">
+        <v>1</v>
+      </c>
+      <c r="R5" s="314">
+        <v>1</v>
+      </c>
+      <c r="S5" s="314">
+        <v>1</v>
+      </c>
+      <c r="T5" s="314">
+        <v>1</v>
+      </c>
+      <c r="U5" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V5" s="314">
+        <v>1</v>
+      </c>
       <c r="W5" s="314"/>
       <c r="X5" s="314"/>
       <c r="Y5" s="314"/>
       <c r="Z5" s="314"/>
       <c r="AA5" s="314"/>
       <c r="AB5" s="314"/>
       <c r="AC5" s="314"/>
       <c r="AD5" s="314"/>
       <c r="AE5" s="314"/>
       <c r="AF5" s="314"/>
       <c r="AG5" s="315">
         <f t="shared" si="1"/>
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="AH5" s="315">
         <f t="shared" si="2"/>
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="AI5" s="316">
         <f t="shared" si="0"/>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ5" s="107"/>
     </row>
     <row r="6" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B6" s="214" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C6" s="230" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D6" s="231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E6" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F6" s="216" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G6" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I6" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J6" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K6" s="314">
         <v>1</v>
       </c>
       <c r="L6" s="314" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="P6" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="M6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P6" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q6" s="314"/>
-      <c r="R6" s="314"/>
-[...3 lines deleted...]
-      <c r="V6" s="314"/>
+      <c r="R6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="S6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="T6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="U6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V6" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="W6" s="314"/>
       <c r="X6" s="314"/>
       <c r="Y6" s="314"/>
       <c r="Z6" s="314"/>
       <c r="AA6" s="314"/>
       <c r="AB6" s="314"/>
       <c r="AC6" s="314"/>
       <c r="AD6" s="314"/>
       <c r="AE6" s="314"/>
       <c r="AF6" s="314"/>
       <c r="AG6" s="315">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
       <c r="AH6" s="315">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="AI6" s="316">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="AJ6" s="107"/>
     </row>
     <row r="7" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C7" s="233" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D7" s="233" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E7" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F7" s="216" t="s">
         <v>207</v>
       </c>
-      <c r="F7" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="216" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H7" s="314">
         <v>1</v>
       </c>
       <c r="I7" s="314">
         <v>1</v>
       </c>
       <c r="J7" s="314">
         <v>1</v>
       </c>
       <c r="K7" s="314">
         <v>1</v>
       </c>
       <c r="L7" s="314" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="P7" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="M7" s="314">
+        <v>1</v>
+      </c>
+      <c r="N7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O7" s="314">
+        <v>1</v>
+      </c>
+      <c r="P7" s="314">
+        <v>1</v>
+      </c>
       <c r="Q7" s="314"/>
-      <c r="R7" s="314"/>
-[...3 lines deleted...]
-      <c r="V7" s="314"/>
+      <c r="R7" s="314">
+        <v>1</v>
+      </c>
+      <c r="S7" s="314">
+        <v>1</v>
+      </c>
+      <c r="T7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="U7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V7" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="W7" s="314"/>
       <c r="X7" s="314"/>
       <c r="Y7" s="314"/>
       <c r="Z7" s="314"/>
       <c r="AA7" s="314"/>
       <c r="AB7" s="314"/>
       <c r="AC7" s="314"/>
       <c r="AD7" s="314"/>
       <c r="AE7" s="314"/>
       <c r="AF7" s="314"/>
       <c r="AG7" s="315">
         <f t="shared" si="1"/>
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="AH7" s="315">
         <f t="shared" si="2"/>
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="AI7" s="316">
         <f t="shared" si="0"/>
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AJ7" s="107"/>
     </row>
     <row r="8" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B8" s="214" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C8" s="226" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D8" s="227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E8" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F8" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F8" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="216" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H8" s="314">
         <v>1</v>
       </c>
       <c r="I8" s="314">
         <v>1</v>
       </c>
       <c r="J8" s="314">
         <v>1</v>
       </c>
       <c r="K8" s="314">
         <v>1</v>
       </c>
       <c r="L8" s="314">
         <v>1</v>
       </c>
-      <c r="M8" s="314"/>
-[...2 lines deleted...]
-      <c r="P8" s="314"/>
+      <c r="M8" s="314">
+        <v>1</v>
+      </c>
+      <c r="N8" s="314">
+        <v>1</v>
+      </c>
+      <c r="O8" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P8" s="314">
+        <v>1</v>
+      </c>
       <c r="Q8" s="314"/>
-      <c r="R8" s="314"/>
-[...3 lines deleted...]
-      <c r="V8" s="314"/>
+      <c r="R8" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="S8" s="314">
+        <v>1</v>
+      </c>
+      <c r="T8" s="314">
+        <v>1</v>
+      </c>
+      <c r="U8" s="314">
+        <v>1</v>
+      </c>
+      <c r="V8" s="314">
+        <v>1</v>
+      </c>
       <c r="W8" s="314"/>
       <c r="X8" s="314"/>
       <c r="Y8" s="314"/>
       <c r="Z8" s="314"/>
       <c r="AA8" s="314"/>
       <c r="AB8" s="314"/>
       <c r="AC8" s="314"/>
       <c r="AD8" s="314"/>
       <c r="AE8" s="314"/>
       <c r="AF8" s="314"/>
       <c r="AG8" s="315">
         <f t="shared" si="1"/>
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="AH8" s="315">
         <f t="shared" si="2"/>
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="AI8" s="316">
         <f t="shared" si="0"/>
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AJ8" s="107"/>
     </row>
     <row r="9" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C9" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="215" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E9" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F9" s="216" t="s">
         <v>209</v>
       </c>
-      <c r="F9" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="216" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H9" s="314">
         <v>1</v>
       </c>
       <c r="I9" s="314">
         <v>1</v>
       </c>
       <c r="J9" s="314">
         <v>1</v>
       </c>
       <c r="K9" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L9" s="314">
         <v>1</v>
       </c>
-      <c r="M9" s="314"/>
-[...2 lines deleted...]
-      <c r="P9" s="314"/>
+      <c r="M9" s="314">
+        <v>1</v>
+      </c>
+      <c r="N9" s="314">
+        <v>1</v>
+      </c>
+      <c r="O9" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P9" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q9" s="314"/>
-      <c r="R9" s="314"/>
+      <c r="R9" s="314">
+        <v>1</v>
+      </c>
       <c r="S9" s="314"/>
-      <c r="T9" s="314"/>
-[...1 lines deleted...]
-      <c r="V9" s="314"/>
+      <c r="T9" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="U9" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V9" s="314">
+        <v>1</v>
+      </c>
       <c r="W9" s="314"/>
       <c r="X9" s="314"/>
       <c r="Y9" s="314"/>
       <c r="Z9" s="314"/>
       <c r="AA9" s="314"/>
       <c r="AB9" s="314"/>
       <c r="AC9" s="314"/>
       <c r="AD9" s="314"/>
       <c r="AE9" s="314"/>
       <c r="AF9" s="314"/>
       <c r="AG9" s="315">
         <f t="shared" si="1"/>
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AH9" s="315">
         <f t="shared" si="2"/>
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AI9" s="316">
         <f t="shared" si="0"/>
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AJ9" s="107"/>
     </row>
     <row r="10" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C10" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D10" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G10" s="216" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H10" s="314">
         <v>1</v>
       </c>
       <c r="I10" s="314">
         <v>1</v>
       </c>
       <c r="J10" s="314">
         <v>1</v>
       </c>
       <c r="K10" s="314">
         <v>1</v>
       </c>
       <c r="L10" s="314">
         <v>1</v>
       </c>
-      <c r="M10" s="314"/>
-[...2 lines deleted...]
-      <c r="P10" s="314"/>
+      <c r="M10" s="314">
+        <v>1</v>
+      </c>
+      <c r="N10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O10" s="314">
+        <v>1</v>
+      </c>
+      <c r="P10" s="314">
+        <v>1</v>
+      </c>
       <c r="Q10" s="314"/>
-      <c r="R10" s="314"/>
+      <c r="R10" s="314">
+        <v>1</v>
+      </c>
       <c r="S10" s="314"/>
-      <c r="T10" s="314"/>
-[...1 lines deleted...]
-      <c r="V10" s="314"/>
+      <c r="T10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="U10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V10" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="W10" s="314"/>
       <c r="X10" s="314"/>
       <c r="Y10" s="314"/>
       <c r="Z10" s="314"/>
       <c r="AA10" s="314"/>
       <c r="AB10" s="314"/>
       <c r="AC10" s="314"/>
       <c r="AD10" s="314"/>
       <c r="AE10" s="314"/>
       <c r="AF10" s="314"/>
       <c r="AG10" s="315">
         <f t="shared" si="1"/>
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="AH10" s="315">
         <f t="shared" si="2"/>
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="AI10" s="316">
         <f t="shared" si="0"/>
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AJ10" s="107"/>
     </row>
     <row r="11" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B11" s="214" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C11" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D11" s="215" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E11" s="216"/>
       <c r="F11" s="216" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G11" s="216" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H11" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I11" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J11" s="314">
         <v>1</v>
       </c>
       <c r="K11" s="314">
         <v>1</v>
       </c>
       <c r="L11" s="314">
         <v>1</v>
       </c>
-      <c r="M11" s="314"/>
-[...2 lines deleted...]
-      <c r="P11" s="314"/>
+      <c r="M11" s="314">
+        <v>1</v>
+      </c>
+      <c r="N11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O11" s="314">
+        <v>1</v>
+      </c>
+      <c r="P11" s="314">
+        <v>1</v>
+      </c>
       <c r="Q11" s="314"/>
-      <c r="R11" s="314"/>
+      <c r="R11" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S11" s="314"/>
-      <c r="T11" s="314"/>
-[...1 lines deleted...]
-      <c r="V11" s="314"/>
+      <c r="T11" s="314">
+        <v>1</v>
+      </c>
+      <c r="U11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V11" s="314">
+        <v>1</v>
+      </c>
       <c r="W11" s="314"/>
       <c r="X11" s="314"/>
       <c r="Y11" s="314"/>
       <c r="Z11" s="314"/>
       <c r="AA11" s="314"/>
       <c r="AB11" s="314"/>
       <c r="AC11" s="314"/>
       <c r="AD11" s="314"/>
       <c r="AE11" s="314"/>
       <c r="AF11" s="314"/>
       <c r="AG11" s="315">
         <f t="shared" si="1"/>
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="AH11" s="315">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="AI11" s="316">
         <f t="shared" si="0"/>
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="AJ11" s="107"/>
     </row>
     <row r="12" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C12" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D12" s="215" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E12" s="216" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F12" s="216" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G12" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H12" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I12" s="314">
         <v>1</v>
       </c>
       <c r="J12" s="314">
         <v>1</v>
       </c>
       <c r="K12" s="314">
         <v>1</v>
       </c>
       <c r="L12" s="314">
         <v>1</v>
       </c>
-      <c r="M12" s="314"/>
-[...2 lines deleted...]
-      <c r="P12" s="314"/>
+      <c r="M12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N12" s="314">
+        <v>1</v>
+      </c>
+      <c r="O12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P12" s="314">
+        <v>1</v>
+      </c>
       <c r="Q12" s="314"/>
-      <c r="R12" s="314"/>
+      <c r="R12" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S12" s="314"/>
-      <c r="T12" s="314"/>
-[...1 lines deleted...]
-      <c r="V12" s="314"/>
+      <c r="T12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="U12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V12" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="W12" s="314"/>
       <c r="X12" s="314"/>
       <c r="Y12" s="314"/>
       <c r="Z12" s="314"/>
       <c r="AA12" s="314"/>
       <c r="AB12" s="314"/>
       <c r="AC12" s="314"/>
       <c r="AD12" s="314"/>
       <c r="AE12" s="314"/>
       <c r="AF12" s="314"/>
       <c r="AG12" s="315">
         <f t="shared" si="1"/>
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AH12" s="315">
         <f t="shared" si="2"/>
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AI12" s="316">
         <f t="shared" si="0"/>
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="AJ12" s="107"/>
     </row>
     <row r="13" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B13" s="214" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C13" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="238" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E13" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F13" s="216" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G13" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I13" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J13" s="314">
         <v>1</v>
       </c>
       <c r="K13" s="314">
         <v>1</v>
       </c>
       <c r="L13" s="314">
         <v>1</v>
       </c>
-      <c r="M13" s="314"/>
-[...2 lines deleted...]
-      <c r="P13" s="314"/>
+      <c r="M13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O13" s="314">
+        <v>1</v>
+      </c>
+      <c r="P13" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q13" s="314"/>
-      <c r="R13" s="314"/>
+      <c r="R13" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S13" s="314"/>
-      <c r="T13" s="314"/>
-[...1 lines deleted...]
-      <c r="V13" s="314"/>
+      <c r="T13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="U13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="V13" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="W13" s="314"/>
       <c r="X13" s="314"/>
       <c r="Y13" s="314"/>
       <c r="Z13" s="314"/>
       <c r="AA13" s="314"/>
       <c r="AB13" s="314"/>
       <c r="AC13" s="314"/>
       <c r="AD13" s="314"/>
       <c r="AE13" s="314"/>
       <c r="AF13" s="314"/>
       <c r="AG13" s="315">
         <f t="shared" si="1"/>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AH13" s="315">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AI13" s="316">
         <f t="shared" si="0"/>
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="AJ13" s="107"/>
     </row>
     <row r="14" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C14" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D14" s="238" t="s">
         <v>194</v>
       </c>
-      <c r="D14" s="238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="216" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F14" s="216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H14" s="314">
         <v>1</v>
       </c>
       <c r="I14" s="314">
         <v>1</v>
       </c>
       <c r="J14" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K14" s="314">
         <v>1</v>
       </c>
       <c r="L14" s="314">
         <v>1</v>
       </c>
-      <c r="M14" s="314"/>
-[...2 lines deleted...]
-      <c r="P14" s="314"/>
+      <c r="M14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P14" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q14" s="314"/>
-      <c r="R14" s="314"/>
+      <c r="R14" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S14" s="314"/>
-      <c r="T14" s="314"/>
-[...1 lines deleted...]
-      <c r="V14" s="314"/>
+      <c r="T14" s="314">
+        <v>1</v>
+      </c>
+      <c r="U14" s="314">
+        <v>1</v>
+      </c>
+      <c r="V14" s="314">
+        <v>1</v>
+      </c>
       <c r="W14" s="314"/>
       <c r="X14" s="314"/>
       <c r="Y14" s="314"/>
       <c r="Z14" s="314"/>
       <c r="AA14" s="314"/>
       <c r="AB14" s="314"/>
       <c r="AC14" s="314"/>
       <c r="AD14" s="314"/>
       <c r="AE14" s="314"/>
       <c r="AF14" s="314"/>
       <c r="AG14" s="315">
         <f t="shared" si="1"/>
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AH14" s="315">
         <f t="shared" si="2"/>
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AI14" s="316">
         <f t="shared" si="0"/>
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AJ14" s="107"/>
     </row>
     <row r="15" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B15" s="214" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="215" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E15" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F15" s="216" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G15" s="241" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H15" s="314">
         <v>1</v>
       </c>
       <c r="I15" s="317" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J15" s="314">
         <v>1</v>
       </c>
       <c r="K15" s="317" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L15" s="317" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="P15" s="317"/>
+        <v>148</v>
+      </c>
+      <c r="M15" s="317" t="s">
+        <v>148</v>
+      </c>
+      <c r="N15" s="317" t="s">
+        <v>148</v>
+      </c>
+      <c r="O15" s="317" t="s">
+        <v>148</v>
+      </c>
+      <c r="P15" s="317" t="s">
+        <v>148</v>
+      </c>
       <c r="Q15" s="317"/>
-      <c r="R15" s="314"/>
+      <c r="R15" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S15" s="314"/>
-      <c r="T15" s="314"/>
+      <c r="T15" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="U15" s="314"/>
       <c r="V15" s="314"/>
       <c r="W15" s="314"/>
       <c r="X15" s="314"/>
       <c r="Y15" s="314"/>
       <c r="Z15" s="314"/>
       <c r="AA15" s="314"/>
       <c r="AB15" s="314"/>
       <c r="AC15" s="314"/>
       <c r="AD15" s="314"/>
       <c r="AE15" s="314"/>
       <c r="AF15" s="314"/>
       <c r="AG15" s="315">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
       <c r="AH15" s="315">
         <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="AI15" s="316">
         <f t="shared" si="0"/>
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AJ15" s="107"/>
     </row>
     <row r="16" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C16" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D16" s="215" t="s">
         <v>197</v>
       </c>
-      <c r="D16" s="215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F16" s="216" t="s">
         <v>219</v>
       </c>
-      <c r="F16" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="216" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H16" s="317" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I16" s="317" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J16" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K16" s="314">
         <v>1</v>
       </c>
       <c r="L16" s="314">
         <v>1</v>
       </c>
-      <c r="M16" s="314"/>
-[...2 lines deleted...]
-      <c r="P16" s="314"/>
+      <c r="M16" s="314">
+        <v>1</v>
+      </c>
+      <c r="N16" s="314">
+        <v>1</v>
+      </c>
+      <c r="O16" s="314">
+        <v>1</v>
+      </c>
+      <c r="P16" s="314">
+        <v>1</v>
+      </c>
       <c r="Q16" s="314"/>
-      <c r="R16" s="314"/>
+      <c r="R16" s="314">
+        <v>1</v>
+      </c>
       <c r="S16" s="314"/>
-      <c r="T16" s="314"/>
+      <c r="T16" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="U16" s="314"/>
       <c r="V16" s="314"/>
       <c r="W16" s="314"/>
       <c r="X16" s="314"/>
       <c r="Y16" s="314"/>
       <c r="Z16" s="314"/>
       <c r="AA16" s="314"/>
       <c r="AB16" s="314"/>
       <c r="AC16" s="314"/>
       <c r="AD16" s="314"/>
       <c r="AE16" s="314"/>
       <c r="AF16" s="314"/>
       <c r="AG16" s="315">
         <f t="shared" si="1"/>
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AH16" s="315">
         <f t="shared" si="2"/>
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AI16" s="316">
         <f t="shared" si="0"/>
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="AJ16" s="107"/>
     </row>
     <row r="17" spans="1:36" ht="38" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="243">
         <v>2025</v>
       </c>
       <c r="B17" s="244" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C17" s="245" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E17" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F17" s="248" t="s">
         <v>247</v>
       </c>
-      <c r="E17" s="247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="249" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H17" s="317" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I17" s="317" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J17" s="314">
         <v>1</v>
       </c>
       <c r="K17" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L17" s="314" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="P17" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="M17" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="N17" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O17" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="P17" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="Q17" s="314"/>
-      <c r="R17" s="314"/>
+      <c r="R17" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="S17" s="314"/>
-      <c r="T17" s="314"/>
+      <c r="T17" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="U17" s="314"/>
       <c r="V17" s="314"/>
       <c r="W17" s="314"/>
       <c r="X17" s="314"/>
       <c r="Y17" s="314"/>
       <c r="Z17" s="314"/>
       <c r="AA17" s="314"/>
       <c r="AB17" s="314"/>
       <c r="AC17" s="314"/>
       <c r="AD17" s="314"/>
       <c r="AE17" s="314"/>
       <c r="AF17" s="314"/>
       <c r="AG17" s="315"/>
       <c r="AH17" s="315"/>
       <c r="AI17" s="315"/>
       <c r="AJ17" s="103"/>
     </row>
     <row r="18" spans="1:36" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="305"/>
       <c r="B18" s="305"/>
       <c r="C18" s="305"/>
       <c r="D18" s="305"/>
       <c r="E18" s="305"/>
       <c r="F18" s="305"/>
       <c r="G18" s="305"/>
@@ -12855,1092 +21972,1092 @@
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5" style="130" customWidth="1"/>
     <col min="2" max="2" width="11" style="130" customWidth="1"/>
     <col min="3" max="3" width="18.5" style="99" customWidth="1"/>
     <col min="4" max="4" width="11.5" style="99" customWidth="1"/>
     <col min="5" max="7" width="15.83203125" style="99" customWidth="1"/>
     <col min="8" max="13" width="9.5" style="99" customWidth="1"/>
     <col min="14" max="14" width="9.5" style="131" customWidth="1"/>
     <col min="15" max="15" width="9.5" style="99" customWidth="1"/>
     <col min="16" max="16" width="9.5" style="130" customWidth="1"/>
     <col min="17" max="18" width="9.5" style="99" customWidth="1"/>
     <col min="19" max="19" width="32" style="99" customWidth="1"/>
     <col min="20" max="16384" width="10.6640625" style="99"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="198" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="199">
         <v>46143</v>
       </c>
       <c r="C1" s="200"/>
       <c r="D1" s="198"/>
       <c r="E1" s="198"/>
       <c r="F1" s="198"/>
       <c r="G1" s="198"/>
       <c r="H1" s="198"/>
       <c r="I1" s="198"/>
       <c r="J1" s="199"/>
       <c r="K1" s="200"/>
       <c r="L1" s="201"/>
       <c r="M1" s="201"/>
       <c r="N1" s="202"/>
       <c r="O1" s="200"/>
       <c r="P1" s="203"/>
       <c r="Q1" s="204"/>
       <c r="R1" s="201"/>
       <c r="S1" s="169"/>
       <c r="T1" s="113"/>
     </row>
     <row r="2" spans="1:24" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="198" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="198" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C2" s="200"/>
       <c r="D2" s="198"/>
       <c r="E2" s="198"/>
       <c r="F2" s="198"/>
       <c r="G2" s="198"/>
       <c r="H2" s="198"/>
       <c r="I2" s="198"/>
       <c r="J2" s="199"/>
       <c r="K2" s="200"/>
       <c r="L2" s="201"/>
       <c r="M2" s="201"/>
       <c r="N2" s="202"/>
       <c r="O2" s="200"/>
       <c r="P2" s="203"/>
       <c r="Q2" s="204"/>
       <c r="R2" s="201"/>
       <c r="S2" s="169"/>
       <c r="T2" s="113"/>
     </row>
     <row r="3" spans="1:24" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="198" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="198" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C3" s="200"/>
       <c r="D3" s="198"/>
       <c r="E3" s="198"/>
       <c r="F3" s="198"/>
       <c r="G3" s="198"/>
       <c r="H3" s="198"/>
       <c r="I3" s="198"/>
       <c r="J3" s="199"/>
       <c r="K3" s="200"/>
       <c r="L3" s="201"/>
       <c r="M3" s="201"/>
       <c r="N3" s="202"/>
       <c r="O3" s="200"/>
       <c r="P3" s="203"/>
       <c r="Q3" s="204"/>
       <c r="R3" s="201"/>
       <c r="S3" s="169"/>
       <c r="T3" s="113"/>
     </row>
     <row r="4" spans="1:24" s="97" customFormat="1" ht="26" x14ac:dyDescent="0.15">
       <c r="A4" s="205" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B4" s="206" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="207" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="205" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="206" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F4" s="206" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G4" s="207" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
         <v>232</v>
       </c>
-      <c r="I4" s="208" t="s">
+      <c r="J4" s="208" t="s">
         <v>233</v>
       </c>
-      <c r="J4" s="208" t="s">
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="M4" s="209" t="s">
         <v>10</v>
       </c>
       <c r="N4" s="209" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="211" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="211" t="s">
         <v>13</v>
       </c>
       <c r="Q4" s="211" t="s">
         <v>14</v>
       </c>
       <c r="R4" s="212" t="s">
         <v>15</v>
       </c>
       <c r="S4" s="192" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="T4" s="118"/>
       <c r="U4" s="119"/>
     </row>
     <row r="5" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B5" s="214" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C5" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="215" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="F5" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="216" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H5" s="217">
         <v>1.0792999999999999</v>
       </c>
       <c r="I5" s="217">
         <v>1.0284</v>
       </c>
       <c r="J5" s="217">
         <v>1.0693999999999999</v>
       </c>
       <c r="K5" s="218"/>
       <c r="L5" s="219" t="str">
         <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
         <v/>
       </c>
       <c r="M5" s="220"/>
       <c r="N5" s="220"/>
       <c r="O5" s="221" t="str">
         <f>IF(N5="","",N5-M5)</f>
         <v/>
       </c>
       <c r="P5" s="222" t="str">
         <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
         <v/>
       </c>
       <c r="Q5" s="223" t="str">
         <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
         <v/>
       </c>
       <c r="R5" s="224" t="str">
         <f t="shared" ref="R5:R16" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
         <v/>
       </c>
       <c r="S5" s="193"/>
       <c r="T5" s="121"/>
       <c r="U5" s="122"/>
       <c r="V5" s="123"/>
       <c r="X5" s="123"/>
     </row>
     <row r="6" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B6" s="214" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C6" s="226" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D6" s="227" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F6" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="216" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H6" s="217">
         <v>0.98260000000000003</v>
       </c>
       <c r="I6" s="217">
         <v>0.94869999999999999</v>
       </c>
       <c r="J6" s="217">
         <v>0.97509999999999997</v>
       </c>
       <c r="K6" s="228">
         <v>0.98260000000000003</v>
       </c>
       <c r="L6" s="219">
         <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
         <v>0.98260000000000003</v>
       </c>
       <c r="M6" s="220">
         <v>0.45833333333333331</v>
       </c>
       <c r="N6" s="220">
         <v>0.57725694444444442</v>
       </c>
       <c r="O6" s="221">
         <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
         <v>0.1189236111111111</v>
       </c>
       <c r="P6" s="222">
         <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
         <v>10275</v>
       </c>
       <c r="Q6" s="223">
         <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
         <v>10096.215</v>
       </c>
       <c r="R6" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>2</v>
       </c>
       <c r="S6" s="193"/>
       <c r="T6" s="121"/>
       <c r="U6" s="122"/>
       <c r="V6" s="123"/>
       <c r="X6" s="123"/>
     </row>
     <row r="7" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
         <v>228</v>
       </c>
-      <c r="D7" s="229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F7" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G7" s="216" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H7" s="217">
         <v>1.0598000000000001</v>
       </c>
       <c r="I7" s="217">
         <v>1.0245</v>
       </c>
       <c r="J7" s="217">
         <v>1.0445</v>
       </c>
       <c r="K7" s="228">
         <v>1.0598000000000001</v>
       </c>
       <c r="L7" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0598000000000001</v>
       </c>
       <c r="M7" s="220">
         <v>0.45833333333333331</v>
       </c>
       <c r="N7" s="220">
         <v>0.57245370370370374</v>
       </c>
       <c r="O7" s="221">
         <f t="shared" si="2"/>
         <v>0.11412037037037043</v>
       </c>
       <c r="P7" s="222">
         <f t="shared" si="3"/>
         <v>9860</v>
       </c>
       <c r="Q7" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>10449.628000000001</v>
       </c>
       <c r="R7" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>3</v>
       </c>
       <c r="S7" s="193"/>
       <c r="T7" s="121"/>
       <c r="U7" s="122"/>
       <c r="V7" s="123"/>
       <c r="X7" s="123"/>
     </row>
     <row r="8" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B8" s="214" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C8" s="230" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D8" s="231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H8" s="232">
         <v>1.0787</v>
       </c>
       <c r="I8" s="232">
         <v>1.0283</v>
       </c>
       <c r="J8" s="232">
         <v>1.0721000000000001</v>
       </c>
       <c r="K8" s="228"/>
       <c r="L8" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M8" s="220"/>
       <c r="N8" s="220"/>
       <c r="O8" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P8" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q8" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R8" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S8" s="193"/>
       <c r="T8" s="121"/>
       <c r="U8" s="124"/>
       <c r="V8" s="123"/>
       <c r="X8" s="123"/>
     </row>
     <row r="9" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B9" s="214" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C9" s="233" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D9" s="233" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
         <v>207</v>
       </c>
-      <c r="F9" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="216" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H9" s="234">
         <v>1.0204</v>
       </c>
       <c r="I9" s="234">
         <v>0.96760000000000002</v>
       </c>
       <c r="J9" s="234">
         <v>1.0146999999999999</v>
       </c>
       <c r="K9" s="228">
         <v>1.0204</v>
       </c>
       <c r="L9" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0504</v>
       </c>
       <c r="M9" s="220">
         <v>0.45833333333333331</v>
       </c>
       <c r="N9" s="220">
         <v>0.58682870370370366</v>
       </c>
       <c r="O9" s="221">
         <f t="shared" si="2"/>
         <v>0.12849537037037034</v>
       </c>
       <c r="P9" s="222">
         <f t="shared" si="3"/>
         <v>11102</v>
       </c>
       <c r="Q9" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>11661.540800000001</v>
       </c>
       <c r="R9" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>7</v>
       </c>
       <c r="S9" s="194"/>
       <c r="T9" s="121"/>
       <c r="U9" s="122"/>
       <c r="V9" s="123"/>
       <c r="X9" s="123"/>
     </row>
     <row r="10" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C10" s="226" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D10" s="227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F10" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="216" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H10" s="217">
         <v>0.98350000000000004</v>
       </c>
       <c r="I10" s="217">
         <v>0.94879999999999998</v>
       </c>
       <c r="J10" s="217">
         <v>0.97650000000000003</v>
       </c>
       <c r="K10" s="228">
         <v>0.98350000000000004</v>
       </c>
       <c r="L10" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.98350000000000004</v>
       </c>
       <c r="M10" s="220">
         <v>0.45833333333333331</v>
       </c>
       <c r="N10" s="220">
         <v>0.58216435185185189</v>
       </c>
       <c r="O10" s="221">
         <f t="shared" si="2"/>
         <v>0.12383101851851858</v>
       </c>
       <c r="P10" s="222">
         <f t="shared" si="3"/>
         <v>10699</v>
       </c>
       <c r="Q10" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>10522.4665</v>
       </c>
       <c r="R10" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>4</v>
       </c>
       <c r="S10" s="193"/>
       <c r="T10" s="121"/>
       <c r="U10" s="124"/>
       <c r="V10" s="123"/>
       <c r="X10" s="123"/>
     </row>
     <row r="11" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B11" s="214" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C11" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="215" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
         <v>209</v>
       </c>
-      <c r="F11" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="216" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H11" s="217">
         <v>1.0022</v>
       </c>
       <c r="I11" s="217">
         <v>0.95199999999999996</v>
       </c>
       <c r="J11" s="217">
         <v>0.99780000000000002</v>
       </c>
       <c r="K11" s="228">
         <v>0.95199999999999996</v>
       </c>
       <c r="L11" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.95199999999999996</v>
       </c>
       <c r="M11" s="220">
         <v>0.45833333333333331</v>
       </c>
       <c r="N11" s="220">
         <v>0.58761574074074074</v>
       </c>
       <c r="O11" s="221">
         <f t="shared" si="2"/>
         <v>0.12928240740740743</v>
       </c>
       <c r="P11" s="222">
         <f t="shared" si="3"/>
         <v>11170</v>
       </c>
       <c r="Q11" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>10633.84</v>
       </c>
       <c r="R11" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>5</v>
       </c>
       <c r="S11" s="193"/>
       <c r="T11" s="121"/>
       <c r="U11" s="122"/>
       <c r="V11" s="123"/>
       <c r="W11" s="125"/>
       <c r="X11" s="123"/>
     </row>
     <row r="12" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H12" s="234">
         <v>1.0055000000000001</v>
       </c>
       <c r="I12" s="234">
         <v>0.95599999999999996</v>
       </c>
       <c r="J12" s="234">
         <v>0.94620000000000004</v>
       </c>
       <c r="K12" s="228">
         <v>1.0055000000000001</v>
       </c>
       <c r="L12" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0055000000000001</v>
       </c>
       <c r="M12" s="220">
         <v>0.45833333333333331</v>
       </c>
       <c r="N12" s="220">
         <v>0.57453703703703707</v>
       </c>
       <c r="O12" s="221">
         <f t="shared" si="2"/>
         <v>0.11620370370370375</v>
       </c>
       <c r="P12" s="222">
         <f t="shared" si="3"/>
         <v>10040</v>
       </c>
       <c r="Q12" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>10095.220000000001</v>
       </c>
       <c r="R12" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>1</v>
       </c>
       <c r="S12" s="194"/>
       <c r="T12" s="121"/>
       <c r="U12" s="122"/>
     </row>
     <row r="13" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="214" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E13" s="216"/>
       <c r="F13" s="216" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G13" s="216" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H13" s="232">
         <v>0.98340000000000005</v>
       </c>
       <c r="I13" s="232">
         <v>0.96430000000000005</v>
       </c>
       <c r="J13" s="232">
         <v>0.95789999999999997</v>
       </c>
       <c r="K13" s="236"/>
       <c r="L13" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M13" s="220"/>
       <c r="N13" s="220"/>
       <c r="O13" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P13" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q13" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R13" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S13" s="194"/>
       <c r="T13" s="121"/>
       <c r="U13" s="124"/>
       <c r="V13" s="123"/>
       <c r="X13" s="123"/>
     </row>
     <row r="14" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C14" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="215" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E14" s="216" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F14" s="216" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H14" s="232">
         <v>1.0596000000000001</v>
       </c>
       <c r="I14" s="232">
         <v>1.0085999999999999</v>
       </c>
       <c r="J14" s="232">
         <v>1.0511999999999999</v>
       </c>
       <c r="K14" s="236"/>
       <c r="L14" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M14" s="220"/>
       <c r="N14" s="220"/>
       <c r="O14" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P14" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q14" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R14" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S14" s="194"/>
       <c r="T14" s="121"/>
       <c r="U14" s="122"/>
       <c r="V14" s="123"/>
       <c r="X14" s="123"/>
     </row>
     <row r="15" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B15" s="214" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="238" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G15" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="239">
         <v>0.98229999999999995</v>
       </c>
       <c r="I15" s="239">
         <v>0.91930000000000001</v>
       </c>
       <c r="J15" s="239">
         <v>0.95799999999999996</v>
       </c>
       <c r="K15" s="228"/>
       <c r="L15" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M15" s="220"/>
       <c r="N15" s="220"/>
       <c r="O15" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P15" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q15" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R15" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S15" s="193"/>
       <c r="T15" s="121"/>
       <c r="U15" s="124"/>
       <c r="V15" s="123"/>
       <c r="X15" s="123"/>
     </row>
     <row r="16" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
         <v>194</v>
       </c>
-      <c r="D16" s="238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="216" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F16" s="216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="217">
         <v>1.0388999999999999</v>
       </c>
       <c r="I16" s="217">
         <v>0.998</v>
       </c>
       <c r="J16" s="217">
         <v>1.0248999999999999</v>
       </c>
       <c r="K16" s="240">
         <v>1.0248999999999999</v>
       </c>
       <c r="L16" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0248999999999999</v>
       </c>
       <c r="M16" s="220">
         <v>0.45833333333333331</v>
       </c>
       <c r="N16" s="220">
         <v>0.58381944444444445</v>
       </c>
       <c r="O16" s="221">
         <f t="shared" si="2"/>
         <v>0.12548611111111113</v>
       </c>
       <c r="P16" s="222">
         <f t="shared" si="3"/>
         <v>10842</v>
       </c>
       <c r="Q16" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>11111.9658</v>
       </c>
       <c r="R16" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>6</v>
       </c>
       <c r="S16" s="193"/>
       <c r="T16" s="121"/>
       <c r="U16" s="122"/>
       <c r="V16" s="123"/>
       <c r="X16" s="123"/>
     </row>
     <row r="17" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B17" s="214" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C17" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="215" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E17" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F17" s="216" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G17" s="241" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H17" s="217"/>
       <c r="I17" s="242">
         <v>0.90590000000000004</v>
       </c>
       <c r="J17" s="242">
         <v>0.90029999999999999</v>
       </c>
       <c r="K17" s="240">
         <v>0.90029999999999999</v>
       </c>
       <c r="L17" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.93030000000000002</v>
       </c>
       <c r="M17" s="220">
         <v>0.45833333333333331</v>
       </c>
       <c r="N17" s="220"/>
       <c r="O17" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P17" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q17" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R17" s="224" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="S17" s="193"/>
       <c r="T17" s="121"/>
       <c r="U17" s="122"/>
       <c r="V17" s="123"/>
       <c r="X17" s="123"/>
     </row>
     <row r="18" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B18" s="214" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
         <v>197</v>
       </c>
-      <c r="D18" s="215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
         <v>219</v>
       </c>
-      <c r="F18" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="216" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H18" s="217">
         <v>1.1809000000000001</v>
       </c>
       <c r="I18" s="217">
         <v>1.1001000000000001</v>
       </c>
       <c r="J18" s="217">
         <v>1.1574</v>
       </c>
       <c r="K18" s="240"/>
       <c r="L18" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M18" s="220"/>
       <c r="N18" s="220"/>
       <c r="O18" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P18" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q18" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R18" s="224" t="str">
         <f ca="1">IF(ISNUMBER(Q18), _xlfn.RANK.EQ(Q18, Q$5:Q$25, 1), "")</f>
         <v/>
       </c>
       <c r="S18" s="193"/>
       <c r="T18" s="121"/>
       <c r="U18" s="122"/>
       <c r="V18" s="123"/>
       <c r="W18" s="123"/>
       <c r="X18" s="123"/>
     </row>
     <row r="19" spans="1:24" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="243">
         <v>2025</v>
       </c>
       <c r="B19" s="244" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C19" s="245" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
         <v>247</v>
       </c>
-      <c r="E19" s="247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="I19" s="250">
         <v>0.93769999999999998</v>
       </c>
       <c r="J19" s="250">
         <v>0.92700000000000005</v>
       </c>
       <c r="K19" s="251"/>
       <c r="L19" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M19" s="220"/>
       <c r="N19" s="220"/>
       <c r="O19" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P19" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q19" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
@@ -13966,853 +23083,943 @@
       <c r="J20" s="196"/>
       <c r="K20" s="196"/>
       <c r="L20" s="196"/>
       <c r="M20" s="196"/>
       <c r="N20" s="197"/>
       <c r="O20" s="196"/>
       <c r="P20" s="195"/>
       <c r="Q20" s="196"/>
       <c r="R20" s="196"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A84E79A-8C1C-5140-A48A-6D10264DDA00}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:V18"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="90"/>
     <col min="3" max="3" width="20.6640625" style="90" customWidth="1"/>
     <col min="4" max="4" width="12.5" style="90" customWidth="1"/>
     <col min="5" max="7" width="13.83203125" style="90" customWidth="1"/>
     <col min="8" max="8" width="8" style="91" customWidth="1"/>
     <col min="9" max="15" width="8" style="90" customWidth="1"/>
     <col min="16" max="16" width="8" style="91" customWidth="1"/>
     <col min="17" max="17" width="8" style="90" customWidth="1"/>
     <col min="18" max="18" width="7.1640625" style="92" customWidth="1"/>
     <col min="19" max="19" width="7.1640625" style="90" customWidth="1"/>
     <col min="20" max="20" width="11.83203125" style="90" customWidth="1"/>
     <col min="21" max="21" width="10.33203125" style="102" customWidth="1"/>
     <col min="22" max="16384" width="10.6640625" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="21" x14ac:dyDescent="0.2">
       <c r="A1" s="302" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B1" s="303"/>
       <c r="C1" s="303"/>
       <c r="D1" s="303"/>
       <c r="E1" s="303"/>
       <c r="F1" s="303"/>
       <c r="G1" s="303"/>
       <c r="H1" s="320" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="I1" s="303"/>
       <c r="J1" s="303"/>
       <c r="K1" s="303"/>
       <c r="L1" s="303"/>
       <c r="M1" s="303"/>
       <c r="N1" s="303"/>
       <c r="O1" s="303"/>
       <c r="P1" s="303"/>
       <c r="Q1" s="109"/>
       <c r="R1" s="303"/>
       <c r="S1" s="303"/>
       <c r="T1" s="304" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="U1" s="109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A2" s="307" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B2" s="307" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="307" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="307" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="307" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="307" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G2" s="307" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="308">
         <v>46143</v>
       </c>
       <c r="I2" s="309">
         <v>46147</v>
       </c>
-      <c r="J2" s="309"/>
-[...2 lines deleted...]
-      <c r="M2" s="309"/>
+      <c r="J2" s="309">
+        <v>46182</v>
+      </c>
+      <c r="K2" s="309">
+        <v>46200</v>
+      </c>
+      <c r="L2" s="309">
+        <v>46224</v>
+      </c>
+      <c r="M2" s="309">
+        <v>46962</v>
+      </c>
       <c r="N2" s="309"/>
       <c r="O2" s="309"/>
       <c r="P2" s="309"/>
       <c r="Q2" s="310"/>
       <c r="R2" s="309"/>
       <c r="S2" s="309"/>
       <c r="T2" s="309"/>
       <c r="U2" s="312"/>
       <c r="V2" s="103"/>
     </row>
     <row r="3" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B3" s="214" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C3" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D3" s="215" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E3" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F3" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="F3" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="216" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H3" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I3" s="314" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="J3" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="J3" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="K3" s="314"/>
-      <c r="L3" s="321"/>
-      <c r="M3" s="314"/>
+      <c r="L3" s="321" t="s">
+        <v>148</v>
+      </c>
+      <c r="M3" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="N3" s="314"/>
       <c r="O3" s="314"/>
       <c r="P3" s="314"/>
       <c r="Q3" s="314"/>
       <c r="R3" s="314"/>
       <c r="S3" s="314"/>
       <c r="T3" s="314" t="str" cm="1">
-        <f t="array" ref="T3">IF(COUNTA(H3:S3)&lt;3, "", SUM(SMALL(H3:S3, {1;2;3})))</f>
+        <f t="array" ref="T3">IF(COUNT(H3:S3)&lt;3, "", SUM(SMALL(H3:S3, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U3" s="315" t="str">
         <f t="shared" ref="U3:U16" si="0">IF(ISNUMBER(T3), _xlfn.RANK.EQ(T3, T$1:T$85, 1), "")</f>
         <v/>
       </c>
       <c r="V3" s="107"/>
     </row>
     <row r="4" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B4" s="214" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C4" s="226" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D4" s="227" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E4" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F4" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F4" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="216" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H4" s="314">
         <v>2</v>
       </c>
       <c r="I4" s="314">
         <v>2</v>
       </c>
-      <c r="J4" s="314"/>
-[...2 lines deleted...]
-      <c r="M4" s="314"/>
+      <c r="J4" s="314">
+        <v>2</v>
+      </c>
+      <c r="K4" s="314">
+        <v>1</v>
+      </c>
+      <c r="L4" s="321">
+        <v>1</v>
+      </c>
+      <c r="M4" s="314">
+        <v>2</v>
+      </c>
       <c r="N4" s="314"/>
       <c r="O4" s="314"/>
       <c r="P4" s="314"/>
       <c r="Q4" s="314"/>
       <c r="R4" s="314"/>
       <c r="S4" s="314"/>
-      <c r="T4" s="314" t="str" cm="1">
-[...3 lines deleted...]
-      <c r="U4" s="315" t="str">
+      <c r="T4" s="314" cm="1">
+        <f t="array" ref="T4">IF(COUNT(H4:S4)&lt;3, "", SUM(SMALL(H4:S4, {1;2;3})))</f>
+        <v>4</v>
+      </c>
+      <c r="U4" s="315">
         <f t="shared" si="0"/>
-        <v/>
+        <v>1</v>
       </c>
       <c r="V4" s="107"/>
     </row>
     <row r="5" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B5" s="214" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C5" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D5" s="229" t="s">
         <v>228</v>
       </c>
-      <c r="D5" s="229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F5" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G5" s="216" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H5" s="314">
         <v>3</v>
       </c>
       <c r="I5" s="314">
         <v>8</v>
       </c>
-      <c r="J5" s="314"/>
-[...2 lines deleted...]
-      <c r="M5" s="314"/>
+      <c r="J5" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="K5" s="314">
+        <v>2</v>
+      </c>
+      <c r="L5" s="321" t="s">
+        <v>148</v>
+      </c>
+      <c r="M5" s="314">
+        <v>1</v>
+      </c>
       <c r="N5" s="314"/>
       <c r="O5" s="314"/>
       <c r="P5" s="314"/>
       <c r="Q5" s="314"/>
       <c r="R5" s="314"/>
       <c r="S5" s="314"/>
-      <c r="T5" s="314" t="str" cm="1">
-[...3 lines deleted...]
-      <c r="U5" s="315" t="str">
+      <c r="T5" s="314" cm="1">
+        <f t="array" ref="T5">IF(COUNT(H5:S5)&lt;3, "", SUM(SMALL(H5:S5, {1;2;3})))</f>
+        <v>6</v>
+      </c>
+      <c r="U5" s="315">
         <f t="shared" si="0"/>
-        <v/>
+        <v>2</v>
       </c>
       <c r="V5" s="107"/>
     </row>
     <row r="6" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B6" s="214" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C6" s="230" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D6" s="231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E6" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F6" s="216" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G6" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I6" s="314" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="J6" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="J6" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="K6" s="314"/>
-      <c r="L6" s="321"/>
-      <c r="M6" s="314"/>
+      <c r="L6" s="321" t="s">
+        <v>148</v>
+      </c>
+      <c r="M6" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="N6" s="314"/>
       <c r="O6" s="314"/>
       <c r="P6" s="314"/>
       <c r="Q6" s="314"/>
       <c r="R6" s="314"/>
       <c r="S6" s="314"/>
       <c r="T6" s="314" t="str" cm="1">
-        <f t="array" ref="T6">IF(COUNTA(H6:S6)&lt;3, "", SUM(SMALL(H6:S6, {1;2;3})))</f>
+        <f t="array" ref="T6">IF(COUNT(H6:S6)&lt;3, "", SUM(SMALL(H6:S6, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U6" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V6" s="107"/>
     </row>
     <row r="7" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C7" s="233" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D7" s="233" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E7" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F7" s="216" t="s">
         <v>207</v>
       </c>
-      <c r="F7" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="216" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H7" s="314">
         <v>7</v>
       </c>
       <c r="I7" s="314">
         <v>6</v>
       </c>
-      <c r="J7" s="314"/>
+      <c r="J7" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="K7" s="314"/>
-      <c r="L7" s="321"/>
-      <c r="M7" s="314"/>
+      <c r="L7" s="321" t="s">
+        <v>148</v>
+      </c>
+      <c r="M7" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="N7" s="314"/>
       <c r="O7" s="314"/>
       <c r="P7" s="314"/>
       <c r="Q7" s="314"/>
       <c r="R7" s="314"/>
       <c r="S7" s="314"/>
       <c r="T7" s="314" t="str" cm="1">
-        <f t="array" ref="T7">IF(COUNTA(H7:S7)&lt;3, "", SUM(SMALL(H7:S7, {1;2;3})))</f>
+        <f t="array" ref="T7">IF(COUNT(H7:S7)&lt;3, "", SUM(SMALL(H7:S7, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U7" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V7" s="107"/>
     </row>
     <row r="8" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B8" s="214" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C8" s="226" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D8" s="227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E8" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F8" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F8" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="216" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H8" s="314">
         <v>4</v>
       </c>
       <c r="I8" s="314">
         <v>4</v>
       </c>
-      <c r="J8" s="314"/>
+      <c r="J8" s="314">
+        <v>1</v>
+      </c>
       <c r="K8" s="314"/>
-      <c r="L8" s="321"/>
-      <c r="M8" s="314"/>
+      <c r="L8" s="321">
+        <v>2</v>
+      </c>
+      <c r="M8" s="314">
+        <v>4</v>
+      </c>
       <c r="N8" s="314"/>
       <c r="O8" s="314"/>
       <c r="P8" s="314"/>
       <c r="Q8" s="314"/>
       <c r="R8" s="314"/>
       <c r="S8" s="314"/>
-      <c r="T8" s="314" t="str" cm="1">
-[...3 lines deleted...]
-      <c r="U8" s="315" t="str">
+      <c r="T8" s="314" cm="1">
+        <f t="array" ref="T8">IF(COUNT(H8:S8)&lt;3, "", SUM(SMALL(H8:S8, {1;2;3})))</f>
+        <v>7</v>
+      </c>
+      <c r="U8" s="315">
         <f t="shared" si="0"/>
-        <v/>
+        <v>3</v>
       </c>
       <c r="V8" s="107"/>
     </row>
     <row r="9" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C9" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="215" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E9" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F9" s="216" t="s">
         <v>209</v>
       </c>
-      <c r="F9" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="216" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H9" s="314">
         <v>5</v>
       </c>
       <c r="I9" s="314">
         <v>1</v>
       </c>
-      <c r="J9" s="314"/>
+      <c r="J9" s="314">
+        <v>4</v>
+      </c>
       <c r="K9" s="314"/>
-      <c r="L9" s="321"/>
-      <c r="M9" s="314"/>
+      <c r="L9" s="321" t="s">
+        <v>148</v>
+      </c>
+      <c r="M9" s="314">
+        <v>3</v>
+      </c>
       <c r="N9" s="314"/>
       <c r="O9" s="314"/>
       <c r="P9" s="314"/>
       <c r="Q9" s="314"/>
       <c r="R9" s="314"/>
       <c r="S9" s="314"/>
-      <c r="T9" s="314" t="str" cm="1">
-[...3 lines deleted...]
-      <c r="U9" s="315" t="str">
+      <c r="T9" s="314" cm="1">
+        <f t="array" ref="T9">IF(COUNT(H9:S9)&lt;3, "", SUM(SMALL(H9:S9, {1;2;3})))</f>
+        <v>8</v>
+      </c>
+      <c r="U9" s="315">
         <f t="shared" si="0"/>
-        <v/>
+        <v>4</v>
       </c>
       <c r="V9" s="107"/>
     </row>
     <row r="10" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C10" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D10" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G10" s="216" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H10" s="314">
         <v>1</v>
       </c>
       <c r="I10" s="314">
         <v>3</v>
       </c>
-      <c r="J10" s="314"/>
+      <c r="J10" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="K10" s="314"/>
-      <c r="L10" s="321"/>
-      <c r="M10" s="314"/>
+      <c r="L10" s="321" t="s">
+        <v>148</v>
+      </c>
+      <c r="M10" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="N10" s="314"/>
       <c r="O10" s="314"/>
       <c r="P10" s="314"/>
       <c r="Q10" s="314"/>
       <c r="R10" s="314"/>
       <c r="S10" s="314"/>
       <c r="T10" s="314" t="str" cm="1">
-        <f t="array" ref="T10">IF(COUNTA(H10:S10)&lt;3, "", SUM(SMALL(H10:S10, {1;2;3})))</f>
+        <f t="array" ref="T10">IF(COUNT(H10:S10)&lt;3, "", SUM(SMALL(H10:S10, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U10" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V10" s="107"/>
     </row>
     <row r="11" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B11" s="214" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C11" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D11" s="215" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E11" s="216"/>
       <c r="F11" s="216" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G11" s="216" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H11" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I11" s="314" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="J11" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="J11" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="K11" s="314"/>
-      <c r="L11" s="321"/>
-      <c r="M11" s="314"/>
+      <c r="L11" s="321" t="s">
+        <v>148</v>
+      </c>
+      <c r="M11" s="314">
+        <v>5</v>
+      </c>
       <c r="N11" s="314"/>
       <c r="O11" s="314"/>
       <c r="P11" s="314"/>
       <c r="Q11" s="314"/>
       <c r="R11" s="314"/>
       <c r="S11" s="314"/>
       <c r="T11" s="314" t="str" cm="1">
-        <f t="array" ref="T11">IF(COUNTA(H11:S11)&lt;3, "", SUM(SMALL(H11:S11, {1;2;3})))</f>
+        <f t="array" ref="T11">IF(COUNT(H11:S11)&lt;3, "", SUM(SMALL(H11:S11, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U11" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V11" s="107"/>
     </row>
     <row r="12" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C12" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D12" s="215" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E12" s="216" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F12" s="216" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G12" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H12" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I12" s="314">
         <v>7</v>
       </c>
-      <c r="J12" s="314"/>
+      <c r="J12" s="314">
+        <v>3</v>
+      </c>
       <c r="K12" s="314"/>
-      <c r="L12" s="321"/>
-      <c r="M12" s="314"/>
+      <c r="L12" s="321" t="s">
+        <v>148</v>
+      </c>
+      <c r="M12" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="N12" s="314"/>
       <c r="O12" s="314"/>
       <c r="P12" s="314"/>
       <c r="Q12" s="314"/>
       <c r="R12" s="314"/>
       <c r="S12" s="314"/>
       <c r="T12" s="314" t="str" cm="1">
-        <f t="array" ref="T12">IF(COUNTA(H12:S12)&lt;3, "", SUM(SMALL(H12:S12, {1;2;3})))</f>
+        <f t="array" ref="T12">IF(COUNT(H12:S12)&lt;3, "", SUM(SMALL(H12:S12, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U12" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V12" s="107"/>
     </row>
     <row r="13" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B13" s="214" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C13" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="238" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E13" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F13" s="216" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G13" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="314" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I13" s="314" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="J13" s="314"/>
+        <v>148</v>
+      </c>
+      <c r="J13" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="K13" s="314"/>
-      <c r="L13" s="321"/>
-      <c r="M13" s="314"/>
+      <c r="L13" s="321" t="s">
+        <v>148</v>
+      </c>
+      <c r="M13" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="N13" s="314"/>
       <c r="O13" s="314"/>
       <c r="P13" s="314"/>
       <c r="Q13" s="314"/>
       <c r="R13" s="314"/>
       <c r="S13" s="314"/>
       <c r="T13" s="314" t="str" cm="1">
-        <f t="array" ref="T13">IF(COUNTA(H13:S13)&lt;3, "", SUM(SMALL(H13:S13, {1;2;3})))</f>
+        <f t="array" ref="T13">IF(COUNT(H13:S13)&lt;3, "", SUM(SMALL(H13:S13, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U13" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V13" s="107"/>
     </row>
     <row r="14" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C14" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D14" s="238" t="s">
         <v>194</v>
       </c>
-      <c r="D14" s="238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="216" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F14" s="216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H14" s="314">
         <v>6</v>
       </c>
       <c r="I14" s="314">
         <v>5</v>
       </c>
-      <c r="J14" s="314"/>
+      <c r="J14" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="K14" s="314"/>
-      <c r="L14" s="321"/>
-      <c r="M14" s="314"/>
+      <c r="L14" s="321">
+        <v>3</v>
+      </c>
+      <c r="M14" s="314">
+        <v>6</v>
+      </c>
       <c r="N14" s="314"/>
       <c r="O14" s="314"/>
       <c r="P14" s="314"/>
       <c r="Q14" s="314"/>
       <c r="R14" s="314"/>
       <c r="S14" s="314"/>
-      <c r="T14" s="314" t="str" cm="1">
-[...3 lines deleted...]
-      <c r="U14" s="315" t="str">
+      <c r="T14" s="314" cm="1">
+        <f t="array" ref="T14">IF(COUNT(H14:S14)&lt;3, "", SUM(SMALL(H14:S14, {1;2;3})))</f>
+        <v>14</v>
+      </c>
+      <c r="U14" s="315">
         <f t="shared" si="0"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="V14" s="107"/>
     </row>
     <row r="15" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B15" s="214" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="215" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E15" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F15" s="216" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G15" s="241" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H15" s="317" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="I15" s="317" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="J15" s="317"/>
+        <v>148</v>
+      </c>
+      <c r="J15" s="317" t="s">
+        <v>148</v>
+      </c>
       <c r="K15" s="317"/>
       <c r="L15" s="321"/>
       <c r="M15" s="317"/>
       <c r="N15" s="317"/>
       <c r="O15" s="317"/>
       <c r="P15" s="317"/>
       <c r="Q15" s="317"/>
       <c r="R15" s="314"/>
       <c r="S15" s="314"/>
       <c r="T15" s="314" t="str" cm="1">
-        <f t="array" ref="T15">IF(COUNTA(H15:S15)&lt;3, "", SUM(SMALL(H15:S15, {1;2;3})))</f>
+        <f t="array" ref="T15">IF(COUNT(H15:S15)&lt;3, "", SUM(SMALL(H15:S15, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U15" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V15" s="107"/>
     </row>
     <row r="16" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C16" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D16" s="215" t="s">
         <v>197</v>
       </c>
-      <c r="D16" s="215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F16" s="216" t="s">
         <v>219</v>
       </c>
-      <c r="F16" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="216" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H16" s="317" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I16" s="317" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="J16" s="317"/>
+        <v>148</v>
+      </c>
+      <c r="J16" s="317" t="s">
+        <v>148</v>
+      </c>
       <c r="K16" s="317"/>
       <c r="L16" s="321"/>
       <c r="M16" s="317"/>
       <c r="N16" s="317"/>
       <c r="O16" s="317"/>
       <c r="P16" s="317"/>
       <c r="Q16" s="317"/>
       <c r="R16" s="314"/>
       <c r="S16" s="314"/>
       <c r="T16" s="314" t="str" cm="1">
-        <f t="array" ref="T16">IF(COUNTA(H16:S16)&lt;3, "", SUM(SMALL(H16:S16, {1;2;3})))</f>
+        <f t="array" ref="T16">IF(COUNT(H16:S16)&lt;3, "", SUM(SMALL(H16:S16, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U16" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V16" s="107"/>
     </row>
     <row r="17" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="243">
         <v>2025</v>
       </c>
       <c r="B17" s="244" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C17" s="245" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E17" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F17" s="248" t="s">
         <v>247</v>
       </c>
-      <c r="E17" s="247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="249" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H17" s="317" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I17" s="317" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="J17" s="317"/>
+        <v>148</v>
+      </c>
+      <c r="J17" s="317" t="s">
+        <v>148</v>
+      </c>
       <c r="K17" s="317"/>
       <c r="L17" s="317"/>
       <c r="M17" s="317"/>
       <c r="N17" s="317"/>
       <c r="O17" s="317"/>
       <c r="P17" s="317"/>
       <c r="Q17" s="317"/>
       <c r="R17" s="317"/>
       <c r="S17" s="317"/>
       <c r="T17" s="314" t="str" cm="1">
-        <f t="array" ref="T17">IF(COUNTA(H17:S17)&lt;3, "", SUM(SMALL(H17:S17, {1;2;3})))</f>
+        <f t="array" ref="T17">IF(COUNT(H17:S17)&lt;3, "", SUM(SMALL(H17:S17, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U17" s="315"/>
       <c r="V17" s="103"/>
     </row>
     <row r="18" spans="1:22" ht="20" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="305"/>
       <c r="B18" s="305"/>
       <c r="C18" s="305"/>
       <c r="D18" s="305"/>
       <c r="E18" s="305"/>
       <c r="F18" s="305"/>
       <c r="G18" s="305"/>
       <c r="H18" s="306"/>
       <c r="I18" s="305"/>
       <c r="J18" s="305"/>
       <c r="K18" s="305"/>
       <c r="L18" s="305"/>
       <c r="M18" s="305"/>
       <c r="N18" s="305"/>
       <c r="O18" s="305"/>
       <c r="P18" s="305"/>
       <c r="Q18" s="305"/>
       <c r="R18" s="305"/>
       <c r="S18" s="305"/>
@@ -14825,1426 +24032,1426 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A90F5FD-D5DA-8842-B9BC-257701FC4C2A}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.83203125" style="142" customWidth="1"/>
     <col min="2" max="3" width="21.33203125" style="138" customWidth="1"/>
     <col min="4" max="5" width="21.33203125" style="139" customWidth="1"/>
     <col min="6" max="7" width="21.33203125" style="144" customWidth="1"/>
     <col min="8" max="16384" width="10.83203125" style="135"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1" s="136" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="137" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E1" s="137"/>
       <c r="F1" s="143" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G1" s="143"/>
     </row>
     <row r="2" spans="1:7" s="142" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="142" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2" s="136" t="s">
         <v>153</v>
       </c>
-      <c r="B2" s="136" t="s">
+      <c r="C2" s="136" t="s">
         <v>154</v>
       </c>
-      <c r="C2" s="136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="137" t="s">
+        <v>153</v>
+      </c>
+      <c r="E2" s="137" t="s">
         <v>154</v>
       </c>
-      <c r="E2" s="137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" s="143" t="s">
+        <v>153</v>
+      </c>
+      <c r="G2" s="143" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="142">
         <v>2013</v>
       </c>
       <c r="F3" s="144" t="s">
+        <v>166</v>
+      </c>
+      <c r="G3" s="144" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="142">
         <v>2014</v>
       </c>
       <c r="D4" s="139" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="139" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F4" s="144" t="s">
+        <v>166</v>
+      </c>
+      <c r="G4" s="144" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="142">
         <v>2015</v>
       </c>
       <c r="D5" s="139" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E5" s="139" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="144" t="s">
+        <v>166</v>
+      </c>
+      <c r="G5" s="144" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="142">
         <v>2016</v>
       </c>
       <c r="D6" s="139" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E6" s="139" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="144" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="144" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="32" x14ac:dyDescent="0.2">
       <c r="A7" s="142">
         <v>2017</v>
       </c>
       <c r="D7" s="139" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E7" s="140" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F7" s="144" t="s">
+        <v>166</v>
+      </c>
+      <c r="G7" s="144" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="142">
         <v>2018</v>
       </c>
       <c r="B8" s="138" t="s">
+        <v>157</v>
+      </c>
+      <c r="C8" s="141" t="s">
+        <v>160</v>
+      </c>
+      <c r="D8" s="139" t="s">
         <v>158</v>
       </c>
-      <c r="C8" s="141" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="139" t="s">
+      <c r="E8" s="139" t="s">
         <v>159</v>
       </c>
-      <c r="E8" s="139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="144" t="s">
+        <v>168</v>
+      </c>
+      <c r="G8" s="145" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="32" x14ac:dyDescent="0.2">
       <c r="A9" s="142">
         <v>2019</v>
       </c>
       <c r="B9" s="138" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C9" s="141" t="s">
+        <v>160</v>
+      </c>
+      <c r="D9" s="139" t="s">
         <v>161</v>
       </c>
-      <c r="D9" s="139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="144" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G9" s="145" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="32" x14ac:dyDescent="0.2">
       <c r="A10" s="142">
         <v>2020</v>
       </c>
       <c r="B10" s="138" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C10" s="141" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D10" s="139" t="s">
+        <v>162</v>
+      </c>
+      <c r="E10" s="140" t="s">
         <v>163</v>
       </c>
-      <c r="E10" s="140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="144" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="G10" s="145" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="32" x14ac:dyDescent="0.2">
       <c r="A11" s="142">
         <v>2021</v>
       </c>
       <c r="B11" s="138" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C11" s="141" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D11" s="139" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E11" s="140" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F11" s="144" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="G11" s="145" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="32" x14ac:dyDescent="0.2">
       <c r="A12" s="142">
         <v>2022</v>
       </c>
       <c r="B12" s="138" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C12" s="141" t="s">
+        <v>160</v>
+      </c>
+      <c r="D12" s="139" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F12" s="144" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="144" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="32" x14ac:dyDescent="0.2">
       <c r="A13" s="142">
         <v>2023</v>
       </c>
       <c r="B13" s="138" t="s">
+        <v>162</v>
+      </c>
+      <c r="C13" s="141" t="s">
         <v>163</v>
       </c>
-      <c r="C13" s="141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="139" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E13" s="139" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="144" t="s">
         <v>94</v>
       </c>
       <c r="G13" s="144" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="32" x14ac:dyDescent="0.2">
       <c r="A14" s="142">
         <v>2024</v>
       </c>
       <c r="B14" s="138" t="s">
         <v>87</v>
       </c>
       <c r="C14" s="141" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D14" s="139" t="s">
         <v>91</v>
       </c>
       <c r="E14" s="139" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="144" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="G14" s="145" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="48" x14ac:dyDescent="0.2">
       <c r="A15" s="142">
         <v>2025</v>
       </c>
       <c r="B15" s="138" t="s">
         <v>87</v>
       </c>
       <c r="C15" s="141" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D15" s="139" t="s">
         <v>87</v>
       </c>
       <c r="E15" s="140" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F15" s="144" t="s">
+        <v>170</v>
+      </c>
+      <c r="G15" s="145" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="10"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D9C129F-771F-4C6B-8D39-6A6F568F8AD0}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X20"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane xSplit="4" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.5" style="130" customWidth="1"/>
     <col min="2" max="2" width="11" style="130" customWidth="1"/>
     <col min="3" max="3" width="18.5" style="99" customWidth="1"/>
     <col min="4" max="4" width="11.5" style="99" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="99" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" style="99" customWidth="1"/>
     <col min="7" max="9" width="10.6640625" style="99"/>
     <col min="10" max="10" width="12.83203125" style="99" customWidth="1"/>
     <col min="11" max="12" width="10.6640625" style="99"/>
     <col min="13" max="13" width="11.5" style="99" customWidth="1"/>
     <col min="14" max="14" width="11.5" style="131" customWidth="1"/>
     <col min="15" max="15" width="14.6640625" style="99" customWidth="1"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="27.6640625" style="124" customWidth="1"/>
     <col min="18" max="18" width="10.6640625" style="133"/>
     <col min="19" max="19" width="28" style="97" customWidth="1"/>
     <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="111">
         <v>46147</v>
       </c>
       <c r="C1" s="112"/>
       <c r="D1" s="110"/>
       <c r="E1" s="110"/>
       <c r="F1" s="110"/>
       <c r="G1" s="110"/>
       <c r="H1" s="110"/>
       <c r="I1" s="110"/>
       <c r="J1" s="111"/>
       <c r="K1" s="112"/>
       <c r="L1" s="113"/>
       <c r="M1" s="113"/>
       <c r="N1" s="114"/>
       <c r="O1" s="112"/>
       <c r="P1" s="115"/>
       <c r="Q1" s="116"/>
       <c r="R1" s="113"/>
       <c r="S1" s="113"/>
       <c r="T1" s="113"/>
     </row>
     <row r="2" spans="1:24" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="110" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="110">
         <v>7</v>
       </c>
       <c r="C2" s="112"/>
       <c r="D2" s="110"/>
       <c r="E2" s="110"/>
       <c r="F2" s="110"/>
       <c r="G2" s="110"/>
       <c r="H2" s="110"/>
       <c r="I2" s="110"/>
       <c r="J2" s="111"/>
       <c r="K2" s="112"/>
       <c r="L2" s="113"/>
       <c r="M2" s="113"/>
       <c r="N2" s="114"/>
       <c r="O2" s="112"/>
       <c r="P2" s="115"/>
       <c r="Q2" s="116"/>
       <c r="R2" s="113"/>
       <c r="S2" s="113"/>
       <c r="T2" s="113"/>
     </row>
     <row r="3" spans="1:24" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="287" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="287" t="s">
         <v>49</v>
       </c>
       <c r="C3" s="288"/>
       <c r="D3" s="287"/>
       <c r="E3" s="287"/>
       <c r="F3" s="287"/>
       <c r="G3" s="287"/>
       <c r="H3" s="287"/>
       <c r="I3" s="287"/>
       <c r="J3" s="289"/>
       <c r="K3" s="288"/>
       <c r="L3" s="290"/>
       <c r="M3" s="290"/>
       <c r="N3" s="291"/>
       <c r="O3" s="288"/>
       <c r="P3" s="292"/>
       <c r="Q3" s="293"/>
       <c r="R3" s="290"/>
       <c r="S3" s="290"/>
       <c r="T3" s="113"/>
     </row>
     <row r="4" spans="1:24" ht="26" x14ac:dyDescent="0.15">
       <c r="A4" s="205" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B4" s="206" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="207" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="205" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="206" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F4" s="206" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G4" s="207" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
         <v>232</v>
       </c>
-      <c r="I4" s="208" t="s">
+      <c r="J4" s="208" t="s">
         <v>233</v>
       </c>
-      <c r="J4" s="208" t="s">
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="M4" s="209" t="s">
         <v>10</v>
       </c>
       <c r="N4" s="209" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="211" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="211" t="s">
         <v>13</v>
       </c>
       <c r="Q4" s="211" t="s">
         <v>14</v>
       </c>
       <c r="R4" s="212" t="s">
         <v>15</v>
       </c>
       <c r="S4" s="276" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="T4" s="285"/>
       <c r="U4" s="119"/>
     </row>
     <row r="5" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B5" s="214" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C5" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="215" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="F5" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="216" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H5" s="239">
         <v>1.0792999999999999</v>
       </c>
       <c r="I5" s="239">
         <v>1.0284</v>
       </c>
       <c r="J5" s="239">
         <v>1.0693999999999999</v>
       </c>
       <c r="K5" s="218"/>
       <c r="L5" s="219" t="str">
         <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
         <v/>
       </c>
       <c r="M5" s="220"/>
       <c r="N5" s="220"/>
       <c r="O5" s="221" t="str">
         <f>IF(N5="","",N5-M5)</f>
         <v/>
       </c>
       <c r="P5" s="222" t="str">
         <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
         <v/>
       </c>
       <c r="Q5" s="223" t="str">
         <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
         <v/>
       </c>
       <c r="R5" s="297" t="str">
         <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
         <v/>
       </c>
       <c r="S5" s="279"/>
       <c r="T5" s="286"/>
       <c r="U5" s="122"/>
       <c r="V5" s="123"/>
       <c r="X5" s="123"/>
     </row>
     <row r="6" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B6" s="214" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C6" s="226" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D6" s="227" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F6" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="216" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H6" s="239">
         <v>0.98260000000000003</v>
       </c>
       <c r="I6" s="239">
         <v>0.94869999999999999</v>
       </c>
       <c r="J6" s="239">
         <v>0.97509999999999997</v>
       </c>
       <c r="K6" s="228">
         <v>0.98260000000000003</v>
       </c>
       <c r="L6" s="219">
         <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
         <v>0.98260000000000003</v>
       </c>
       <c r="M6" s="220">
         <v>0.75</v>
       </c>
       <c r="N6" s="220">
         <v>0.80608796296296292</v>
       </c>
       <c r="O6" s="221">
         <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
         <v>5.6087962962962923E-2</v>
       </c>
       <c r="P6" s="222">
         <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
         <v>4846</v>
       </c>
       <c r="Q6" s="223">
         <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
         <v>4761.6796000000004</v>
       </c>
       <c r="R6" s="297">
         <f t="shared" ca="1" si="0"/>
         <v>2</v>
       </c>
       <c r="S6" s="279"/>
       <c r="T6" s="286"/>
       <c r="U6" s="122"/>
       <c r="V6" s="123"/>
       <c r="X6" s="123"/>
     </row>
     <row r="7" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
         <v>228</v>
       </c>
-      <c r="D7" s="229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F7" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G7" s="216" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H7" s="239">
         <v>1.0598000000000001</v>
       </c>
       <c r="I7" s="239">
         <v>1.0245</v>
       </c>
       <c r="J7" s="239">
         <v>1.0445</v>
       </c>
       <c r="K7" s="228"/>
       <c r="L7" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M7" s="220"/>
       <c r="N7" s="220"/>
       <c r="O7" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P7" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q7" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R7" s="297">
         <v>8</v>
       </c>
       <c r="S7" s="279" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="T7" s="286"/>
       <c r="U7" s="122"/>
       <c r="V7" s="123"/>
       <c r="X7" s="123"/>
     </row>
     <row r="8" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B8" s="214" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C8" s="230" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D8" s="231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H8" s="232">
         <v>1.0787</v>
       </c>
       <c r="I8" s="232">
         <v>1.0283</v>
       </c>
       <c r="J8" s="232">
         <v>1.0721000000000001</v>
       </c>
       <c r="K8" s="228"/>
       <c r="L8" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M8" s="220"/>
       <c r="N8" s="220"/>
       <c r="O8" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P8" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q8" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R8" s="297" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S8" s="279"/>
       <c r="T8" s="286"/>
       <c r="U8" s="124"/>
       <c r="V8" s="123"/>
       <c r="X8" s="123"/>
     </row>
     <row r="9" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B9" s="214" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C9" s="233" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D9" s="233" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
         <v>207</v>
       </c>
-      <c r="F9" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="216" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H9" s="234">
         <v>1.0204</v>
       </c>
       <c r="I9" s="234">
         <v>0.96760000000000002</v>
       </c>
       <c r="J9" s="234">
         <v>1.0146999999999999</v>
       </c>
       <c r="K9" s="228">
         <v>1.0204</v>
       </c>
       <c r="L9" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0504</v>
       </c>
       <c r="M9" s="220">
         <v>0.75</v>
       </c>
       <c r="N9" s="220">
         <v>0.8097685185185185</v>
       </c>
       <c r="O9" s="221">
         <f t="shared" si="2"/>
         <v>5.9768518518518499E-2</v>
       </c>
       <c r="P9" s="222">
         <f t="shared" si="3"/>
         <v>5164</v>
       </c>
       <c r="Q9" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5424.2655999999997</v>
       </c>
       <c r="R9" s="297">
         <f t="shared" ca="1" si="0"/>
         <v>6</v>
       </c>
       <c r="S9" s="283"/>
       <c r="T9" s="286"/>
       <c r="U9" s="122"/>
       <c r="V9" s="123"/>
       <c r="X9" s="123"/>
     </row>
     <row r="10" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C10" s="226" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D10" s="227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F10" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="216" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H10" s="239">
         <v>0.98350000000000004</v>
       </c>
       <c r="I10" s="239">
         <v>0.94879999999999998</v>
       </c>
       <c r="J10" s="239">
         <v>0.97650000000000003</v>
       </c>
       <c r="K10" s="228">
         <v>0.94879999999999998</v>
       </c>
       <c r="L10" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.94879999999999998</v>
       </c>
       <c r="M10" s="220">
         <v>0.75</v>
       </c>
       <c r="N10" s="220">
         <v>0.81046296296296294</v>
       </c>
       <c r="O10" s="221">
         <f t="shared" si="2"/>
         <v>6.0462962962962941E-2</v>
       </c>
       <c r="P10" s="222">
         <f t="shared" si="3"/>
         <v>5224</v>
       </c>
       <c r="Q10" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>4956.5311999999994</v>
       </c>
       <c r="R10" s="297">
         <f t="shared" ca="1" si="0"/>
         <v>4</v>
       </c>
       <c r="S10" s="279"/>
       <c r="T10" s="286"/>
       <c r="U10" s="124"/>
       <c r="V10" s="123"/>
       <c r="X10" s="123"/>
     </row>
     <row r="11" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B11" s="214" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C11" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="215" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
         <v>209</v>
       </c>
-      <c r="F11" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="216" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H11" s="239">
         <v>1.0022</v>
       </c>
       <c r="I11" s="239">
         <v>0.95199999999999996</v>
       </c>
       <c r="J11" s="239">
         <v>0.99780000000000002</v>
       </c>
       <c r="K11" s="228">
         <v>0.95199999999999996</v>
       </c>
       <c r="L11" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.95199999999999996</v>
       </c>
       <c r="M11" s="220">
         <v>0.75</v>
       </c>
       <c r="N11" s="220">
         <v>0.80508101851851854</v>
       </c>
       <c r="O11" s="221">
         <f t="shared" si="2"/>
         <v>5.5081018518518543E-2</v>
       </c>
       <c r="P11" s="222">
         <f t="shared" si="3"/>
         <v>4759</v>
       </c>
       <c r="Q11" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>4530.5680000000002</v>
       </c>
       <c r="R11" s="297">
         <f t="shared" ca="1" si="0"/>
         <v>1</v>
       </c>
       <c r="S11" s="279"/>
       <c r="T11" s="286"/>
       <c r="U11" s="122"/>
       <c r="V11" s="123"/>
       <c r="W11" s="125"/>
       <c r="X11" s="123"/>
     </row>
     <row r="12" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H12" s="234">
         <v>0.99550000000000005</v>
       </c>
       <c r="I12" s="234">
         <v>0.94679999999999997</v>
       </c>
       <c r="J12" s="234">
         <v>0.95430000000000004</v>
       </c>
       <c r="K12" s="228">
         <v>0.95430000000000004</v>
       </c>
       <c r="L12" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.95430000000000004</v>
       </c>
       <c r="M12" s="220">
         <v>0.75</v>
       </c>
       <c r="N12" s="220">
         <v>0.8099305555555556</v>
       </c>
       <c r="O12" s="221">
         <f t="shared" si="2"/>
         <v>5.9930555555555598E-2</v>
       </c>
       <c r="P12" s="222">
         <f t="shared" si="3"/>
         <v>5178</v>
       </c>
       <c r="Q12" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>4941.3654000000006</v>
       </c>
       <c r="R12" s="297">
         <f t="shared" ca="1" si="0"/>
         <v>3</v>
       </c>
       <c r="S12" s="283"/>
       <c r="T12" s="286"/>
       <c r="U12" s="122"/>
     </row>
     <row r="13" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="214" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E13" s="216"/>
       <c r="F13" s="216" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G13" s="216" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H13" s="232">
         <v>0.98340000000000005</v>
       </c>
       <c r="I13" s="232">
         <v>0.96430000000000005</v>
       </c>
       <c r="J13" s="232">
         <v>0.95789999999999997</v>
       </c>
       <c r="K13" s="236"/>
       <c r="L13" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M13" s="220"/>
       <c r="N13" s="220"/>
       <c r="O13" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P13" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q13" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R13" s="297" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S13" s="283"/>
       <c r="T13" s="286"/>
       <c r="U13" s="124"/>
       <c r="V13" s="123"/>
       <c r="X13" s="123"/>
     </row>
     <row r="14" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C14" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="215" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E14" s="216" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F14" s="216" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H14" s="232">
         <v>1.0596000000000001</v>
       </c>
       <c r="I14" s="232">
         <v>1.0085999999999999</v>
       </c>
       <c r="J14" s="232">
         <v>1.0511999999999999</v>
       </c>
       <c r="K14" s="236">
         <v>1.0596000000000001</v>
       </c>
       <c r="L14" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0596000000000001</v>
       </c>
       <c r="M14" s="220">
         <v>0.75</v>
       </c>
       <c r="N14" s="220">
         <v>0.80980324074074073</v>
       </c>
       <c r="O14" s="221">
         <f t="shared" si="2"/>
         <v>5.9803240740740726E-2</v>
       </c>
       <c r="P14" s="222">
         <f t="shared" si="3"/>
         <v>5167</v>
       </c>
       <c r="Q14" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5474.9532000000008</v>
       </c>
       <c r="R14" s="297">
         <f t="shared" ca="1" si="0"/>
         <v>7</v>
       </c>
       <c r="S14" s="283"/>
       <c r="T14" s="286"/>
       <c r="U14" s="122"/>
       <c r="V14" s="123"/>
       <c r="X14" s="123"/>
     </row>
     <row r="15" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B15" s="214" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="238" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G15" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="239">
         <v>0.98229999999999995</v>
       </c>
       <c r="I15" s="239">
         <v>0.91930000000000001</v>
       </c>
       <c r="J15" s="239">
         <v>0.95799999999999996</v>
       </c>
       <c r="K15" s="228"/>
       <c r="L15" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M15" s="220"/>
       <c r="N15" s="220"/>
       <c r="O15" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P15" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q15" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R15" s="297" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S15" s="279"/>
       <c r="T15" s="286"/>
       <c r="U15" s="124"/>
       <c r="V15" s="123"/>
       <c r="X15" s="123"/>
     </row>
     <row r="16" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
         <v>194</v>
       </c>
-      <c r="D16" s="238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="216" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F16" s="216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="239">
         <v>1.0388999999999999</v>
       </c>
       <c r="I16" s="239">
         <v>0.998</v>
       </c>
       <c r="J16" s="239">
         <v>1.0248999999999999</v>
       </c>
       <c r="K16" s="240">
         <v>1.0388999999999999</v>
       </c>
       <c r="L16" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0388999999999999</v>
       </c>
       <c r="M16" s="220">
         <v>0.75</v>
       </c>
       <c r="N16" s="220">
         <v>0.80708333333333337</v>
       </c>
       <c r="O16" s="221">
         <f t="shared" si="2"/>
         <v>5.7083333333333375E-2</v>
       </c>
       <c r="P16" s="222">
         <f t="shared" si="3"/>
         <v>4932</v>
       </c>
       <c r="Q16" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5123.8548000000001</v>
       </c>
       <c r="R16" s="297">
         <f t="shared" ca="1" si="0"/>
         <v>5</v>
       </c>
       <c r="S16" s="279"/>
       <c r="T16" s="286"/>
       <c r="U16" s="122"/>
       <c r="V16" s="123"/>
       <c r="X16" s="123"/>
     </row>
     <row r="17" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B17" s="214" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C17" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="215" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E17" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F17" s="216" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G17" s="241" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H17" s="239"/>
       <c r="I17" s="298">
         <v>0.90590000000000004</v>
       </c>
       <c r="J17" s="298">
         <v>0.90029999999999999</v>
       </c>
       <c r="K17" s="240"/>
       <c r="L17" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M17" s="220"/>
       <c r="N17" s="220"/>
       <c r="O17" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P17" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q17" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R17" s="297" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S17" s="279"/>
       <c r="T17" s="286"/>
       <c r="U17" s="122"/>
       <c r="V17" s="123"/>
       <c r="X17" s="123"/>
     </row>
     <row r="18" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B18" s="214" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
         <v>197</v>
       </c>
-      <c r="D18" s="215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
         <v>219</v>
       </c>
-      <c r="F18" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="216" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H18" s="239">
         <v>1.1809000000000001</v>
       </c>
       <c r="I18" s="239">
         <v>1.1001000000000001</v>
       </c>
       <c r="J18" s="239">
         <v>1.1574</v>
       </c>
       <c r="K18" s="240"/>
       <c r="L18" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M18" s="220"/>
       <c r="N18" s="220"/>
       <c r="O18" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P18" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q18" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R18" s="297" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S18" s="279"/>
       <c r="T18" s="286"/>
       <c r="U18" s="122"/>
       <c r="V18" s="123"/>
       <c r="W18" s="123"/>
       <c r="X18" s="123"/>
     </row>
     <row r="19" spans="1:24" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="243">
         <v>2025</v>
       </c>
       <c r="B19" s="299" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C19" s="300" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="233" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="249" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
         <v>247</v>
       </c>
-      <c r="E19" s="249" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="232" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="I19" s="232">
         <v>0.93769999999999998</v>
       </c>
       <c r="J19" s="232">
         <v>0.92700000000000005</v>
       </c>
       <c r="K19" s="251"/>
       <c r="L19" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M19" s="220"/>
       <c r="N19" s="220"/>
       <c r="O19" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P19" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q19" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
@@ -16297,1108 +25504,1108 @@
       <pane xSplit="4" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="S14" sqref="S14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5" style="134" customWidth="1"/>
     <col min="2" max="2" width="11" style="92" customWidth="1"/>
     <col min="3" max="3" width="18.5" style="90" customWidth="1"/>
     <col min="4" max="4" width="11.5" style="90" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="90" customWidth="1"/>
     <col min="6" max="9" width="10.6640625" style="90"/>
     <col min="10" max="10" width="12.83203125" style="90" customWidth="1"/>
     <col min="11" max="12" width="10.6640625" style="90"/>
     <col min="13" max="13" width="11.5" style="90" customWidth="1"/>
     <col min="14" max="14" width="11.5" style="92" customWidth="1"/>
     <col min="15" max="15" width="11.5" style="90" customWidth="1"/>
     <col min="16" max="16" width="10.6640625" style="91"/>
     <col min="17" max="16384" width="10.6640625" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="111">
         <v>46154</v>
       </c>
       <c r="C1" s="112"/>
       <c r="D1" s="110"/>
       <c r="E1" s="110"/>
       <c r="F1" s="110"/>
       <c r="G1" s="110"/>
       <c r="H1" s="110"/>
       <c r="I1" s="110"/>
       <c r="J1" s="111"/>
       <c r="K1" s="112"/>
       <c r="L1" s="113"/>
       <c r="M1" s="113"/>
       <c r="N1" s="114"/>
       <c r="O1" s="112"/>
       <c r="P1" s="115"/>
       <c r="Q1" s="116"/>
       <c r="R1" s="113"/>
       <c r="S1" s="113"/>
       <c r="T1" s="113"/>
     </row>
     <row r="2" spans="1:24" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="110" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="110">
         <v>3</v>
       </c>
       <c r="C2" s="112"/>
       <c r="D2" s="110"/>
       <c r="E2" s="110"/>
       <c r="F2" s="110"/>
       <c r="G2" s="110"/>
       <c r="H2" s="110"/>
       <c r="I2" s="110"/>
       <c r="J2" s="111"/>
       <c r="K2" s="112"/>
       <c r="L2" s="113"/>
       <c r="M2" s="113"/>
       <c r="N2" s="114"/>
       <c r="O2" s="112"/>
       <c r="P2" s="115"/>
       <c r="Q2" s="116"/>
       <c r="R2" s="113"/>
       <c r="S2" s="113"/>
       <c r="T2" s="113"/>
     </row>
     <row r="3" spans="1:24" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="110" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="110" t="s">
         <v>76</v>
       </c>
       <c r="C3" s="112" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D3" s="110"/>
       <c r="E3" s="110"/>
       <c r="F3" s="110"/>
       <c r="G3" s="110"/>
       <c r="H3" s="110"/>
       <c r="I3" s="110"/>
       <c r="J3" s="111"/>
       <c r="K3" s="112"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="114"/>
       <c r="O3" s="112"/>
       <c r="P3" s="115"/>
       <c r="Q3" s="116"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
     </row>
     <row r="4" spans="1:24" s="278" customFormat="1" ht="26" x14ac:dyDescent="0.15">
       <c r="A4" s="205" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B4" s="206" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="207" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="205" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="206" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F4" s="206" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G4" s="207" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
         <v>232</v>
       </c>
-      <c r="I4" s="208" t="s">
+      <c r="J4" s="208" t="s">
         <v>233</v>
       </c>
-      <c r="J4" s="208" t="s">
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="M4" s="209" t="s">
         <v>10</v>
       </c>
       <c r="N4" s="209" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="211" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="211" t="s">
         <v>13</v>
       </c>
       <c r="Q4" s="211" t="s">
         <v>14</v>
       </c>
       <c r="R4" s="212" t="s">
         <v>15</v>
       </c>
       <c r="S4" s="276" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="T4" s="277"/>
       <c r="U4" s="276"/>
     </row>
     <row r="5" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B5" s="214" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C5" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="215" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="F5" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="216" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H5" s="217">
         <v>1.0792999999999999</v>
       </c>
       <c r="I5" s="217">
         <v>1.0284</v>
       </c>
       <c r="J5" s="217">
         <v>1.0693999999999999</v>
       </c>
       <c r="K5" s="218"/>
       <c r="L5" s="219" t="str">
         <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
         <v/>
       </c>
       <c r="M5" s="220"/>
       <c r="N5" s="220"/>
       <c r="O5" s="221" t="str">
         <f>IF(N5="","",N5-M5)</f>
         <v/>
       </c>
       <c r="P5" s="222" t="str">
         <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
         <v/>
       </c>
       <c r="Q5" s="223" t="str">
         <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
         <v/>
       </c>
       <c r="R5" s="224" t="str">
         <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
         <v/>
       </c>
       <c r="S5" s="279"/>
       <c r="T5" s="280"/>
       <c r="U5" s="279"/>
       <c r="V5" s="281"/>
       <c r="X5" s="281"/>
     </row>
     <row r="6" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B6" s="214" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C6" s="226" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D6" s="227" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F6" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="216" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H6" s="217">
         <v>0.98260000000000003</v>
       </c>
       <c r="I6" s="217">
         <v>0.94869999999999999</v>
       </c>
       <c r="J6" s="217">
         <v>0.97509999999999997</v>
       </c>
       <c r="K6" s="228">
         <v>0.98260000000000003</v>
       </c>
       <c r="L6" s="219">
         <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
         <v>0.98260000000000003</v>
       </c>
       <c r="M6" s="220">
         <v>0.75</v>
       </c>
       <c r="N6" s="220">
         <v>0.81049768518518517</v>
       </c>
       <c r="O6" s="221">
         <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
         <v>6.0497685185185168E-2</v>
       </c>
       <c r="P6" s="222">
         <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
         <v>5227</v>
       </c>
       <c r="Q6" s="223">
         <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
         <v>5136.0502000000006</v>
       </c>
       <c r="R6" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>3</v>
       </c>
       <c r="S6" s="279"/>
       <c r="T6" s="280"/>
       <c r="U6" s="279"/>
       <c r="V6" s="281"/>
       <c r="X6" s="281"/>
     </row>
     <row r="7" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
         <v>228</v>
       </c>
-      <c r="D7" s="229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F7" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G7" s="216" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H7" s="217">
         <v>1.0598000000000001</v>
       </c>
       <c r="I7" s="217">
         <v>1.0245</v>
       </c>
       <c r="J7" s="217">
         <v>1.0445</v>
       </c>
       <c r="K7" s="228">
         <v>1.0245</v>
       </c>
       <c r="L7" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0245</v>
       </c>
       <c r="M7" s="220">
         <v>0.75</v>
       </c>
       <c r="N7" s="220">
         <v>0.80546296296296294</v>
       </c>
       <c r="O7" s="221">
         <f t="shared" si="2"/>
         <v>5.5462962962962936E-2</v>
       </c>
       <c r="P7" s="222">
         <f t="shared" si="3"/>
         <v>4792</v>
       </c>
       <c r="Q7" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>4909.4039999999995</v>
       </c>
       <c r="R7" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>1</v>
       </c>
       <c r="S7" s="279"/>
       <c r="T7" s="280"/>
       <c r="U7" s="279"/>
       <c r="V7" s="281"/>
       <c r="X7" s="281"/>
     </row>
     <row r="8" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B8" s="214" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C8" s="230" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D8" s="231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H8" s="232">
         <v>1.0787</v>
       </c>
       <c r="I8" s="232">
         <v>1.0283</v>
       </c>
       <c r="J8" s="232">
         <v>1.0721000000000001</v>
       </c>
       <c r="K8" s="228"/>
       <c r="L8" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M8" s="220"/>
       <c r="N8" s="220"/>
       <c r="O8" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P8" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q8" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R8" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S8" s="279"/>
       <c r="T8" s="280"/>
       <c r="U8" s="282"/>
       <c r="V8" s="281"/>
       <c r="X8" s="281"/>
     </row>
     <row r="9" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C9" s="233" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D9" s="233" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
         <v>207</v>
       </c>
-      <c r="F9" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="216" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H9" s="234">
         <v>1.0153000000000001</v>
       </c>
       <c r="I9" s="234">
         <v>0.94450000000000001</v>
       </c>
       <c r="J9" s="234">
         <v>1.0063</v>
       </c>
       <c r="K9" s="228">
         <v>1.0204</v>
       </c>
       <c r="L9" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0204</v>
       </c>
       <c r="M9" s="220">
         <v>0.75</v>
       </c>
       <c r="N9" s="220">
         <v>0.81482638888888892</v>
       </c>
       <c r="O9" s="221">
         <f t="shared" si="2"/>
         <v>6.4826388888888919E-2</v>
       </c>
       <c r="P9" s="222">
         <f t="shared" si="3"/>
         <v>5601</v>
       </c>
       <c r="Q9" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5715.2604000000001</v>
       </c>
       <c r="R9" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>7</v>
       </c>
       <c r="S9" s="343"/>
       <c r="T9" s="280"/>
       <c r="U9" s="279"/>
       <c r="V9" s="281"/>
       <c r="X9" s="281"/>
     </row>
     <row r="10" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C10" s="226" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D10" s="227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F10" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="216" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H10" s="217">
         <v>0.98350000000000004</v>
       </c>
       <c r="I10" s="217">
         <v>0.94879999999999998</v>
       </c>
       <c r="J10" s="217">
         <v>0.97650000000000003</v>
       </c>
       <c r="K10" s="228">
         <v>0.97650000000000003</v>
       </c>
       <c r="L10" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.97650000000000003</v>
       </c>
       <c r="M10" s="220">
         <v>0.75</v>
       </c>
       <c r="N10" s="220">
         <v>0.81236111111111109</v>
       </c>
       <c r="O10" s="221">
         <f t="shared" si="2"/>
         <v>6.2361111111111089E-2</v>
       </c>
       <c r="P10" s="222">
         <f t="shared" si="3"/>
         <v>5388</v>
       </c>
       <c r="Q10" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5261.3820000000005</v>
       </c>
       <c r="R10" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>4</v>
       </c>
       <c r="S10" s="279"/>
       <c r="T10" s="280"/>
       <c r="U10" s="282"/>
       <c r="V10" s="281"/>
       <c r="X10" s="281"/>
     </row>
     <row r="11" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B11" s="214" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C11" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="215" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
         <v>209</v>
       </c>
-      <c r="F11" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="216" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H11" s="217">
         <v>1.0022</v>
       </c>
       <c r="I11" s="217">
         <v>0.95199999999999996</v>
       </c>
       <c r="J11" s="217">
         <v>0.99780000000000002</v>
       </c>
       <c r="K11" s="228">
         <v>0.95199999999999996</v>
       </c>
       <c r="L11" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.95199999999999996</v>
       </c>
       <c r="M11" s="220">
         <v>0.75</v>
       </c>
       <c r="N11" s="220">
         <v>0.81409722222222225</v>
       </c>
       <c r="O11" s="221">
         <f t="shared" si="2"/>
         <v>6.409722222222225E-2</v>
       </c>
       <c r="P11" s="222">
         <f t="shared" si="3"/>
         <v>5538</v>
       </c>
       <c r="Q11" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5272.1759999999995</v>
       </c>
       <c r="R11" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>5</v>
       </c>
       <c r="S11" s="279"/>
       <c r="T11" s="280"/>
       <c r="U11" s="279"/>
       <c r="V11" s="281"/>
       <c r="W11" s="284"/>
       <c r="X11" s="281"/>
     </row>
     <row r="12" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H12" s="234">
         <v>0.99550000000000005</v>
       </c>
       <c r="I12" s="234">
         <v>0.94679999999999997</v>
       </c>
       <c r="J12" s="234">
         <v>0.95430000000000004</v>
       </c>
       <c r="K12" s="228">
         <v>0.95430000000000004</v>
       </c>
       <c r="L12" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.95430000000000004</v>
       </c>
       <c r="M12" s="220">
         <v>0.75</v>
       </c>
       <c r="N12" s="220">
         <v>0.80979166666666669</v>
       </c>
       <c r="O12" s="221">
         <f t="shared" si="2"/>
         <v>5.9791666666666687E-2</v>
       </c>
       <c r="P12" s="222">
         <f t="shared" si="3"/>
         <v>5166</v>
       </c>
       <c r="Q12" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>4929.9138000000003</v>
       </c>
       <c r="R12" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>2</v>
       </c>
       <c r="S12" s="343"/>
       <c r="T12" s="280"/>
       <c r="U12" s="279"/>
     </row>
     <row r="13" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="214" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E13" s="216"/>
       <c r="F13" s="216" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G13" s="216" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H13" s="232">
         <v>0.98340000000000005</v>
       </c>
       <c r="I13" s="232">
         <v>0.96430000000000005</v>
       </c>
       <c r="J13" s="232">
         <v>0.95789999999999997</v>
       </c>
       <c r="K13" s="236">
         <v>0.98340000000000005</v>
       </c>
       <c r="L13" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0134000000000001</v>
       </c>
       <c r="M13" s="301">
         <v>0.75</v>
       </c>
       <c r="N13" s="220">
         <v>0.81194444444444447</v>
       </c>
       <c r="O13" s="221">
         <f t="shared" si="2"/>
         <v>6.1944444444444469E-2</v>
       </c>
       <c r="P13" s="222">
         <f t="shared" si="3"/>
         <v>5352</v>
       </c>
       <c r="Q13" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5423.7168000000001</v>
       </c>
       <c r="R13" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>6</v>
       </c>
       <c r="S13" s="343"/>
       <c r="T13" s="280"/>
       <c r="U13" s="282"/>
       <c r="V13" s="281"/>
       <c r="X13" s="281"/>
     </row>
     <row r="14" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C14" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="215" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E14" s="216" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F14" s="216" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H14" s="232">
         <v>1.0596000000000001</v>
       </c>
       <c r="I14" s="232">
         <v>1.0085999999999999</v>
       </c>
       <c r="J14" s="232">
         <v>1.0511999999999999</v>
       </c>
       <c r="K14" s="236"/>
       <c r="L14" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M14" s="220">
         <v>0.75</v>
       </c>
       <c r="N14" s="220">
         <v>0.83333333333333337</v>
       </c>
       <c r="O14" s="221">
         <f t="shared" si="2"/>
         <v>8.333333333333337E-2</v>
       </c>
       <c r="P14" s="222">
         <f t="shared" si="3"/>
         <v>7200</v>
       </c>
       <c r="Q14" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R14" s="224">
         <v>11</v>
       </c>
       <c r="S14" s="343" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="T14" s="280"/>
       <c r="U14" s="279"/>
       <c r="V14" s="281"/>
       <c r="X14" s="281"/>
     </row>
     <row r="15" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B15" s="214" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="238" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G15" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="239">
         <v>0.98229999999999995</v>
       </c>
       <c r="I15" s="239">
         <v>0.91930000000000001</v>
       </c>
       <c r="J15" s="239">
         <v>0.95799999999999996</v>
       </c>
       <c r="K15" s="228">
         <v>0.91930000000000001</v>
       </c>
       <c r="L15" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0992999999999999</v>
       </c>
       <c r="M15" s="220">
         <v>0.75</v>
       </c>
       <c r="N15" s="220">
         <v>0.82651620370370371</v>
       </c>
       <c r="O15" s="221">
         <f t="shared" si="2"/>
         <v>7.6516203703703711E-2</v>
       </c>
       <c r="P15" s="222">
         <f t="shared" si="3"/>
         <v>6611</v>
       </c>
       <c r="Q15" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>7267.4722999999994</v>
       </c>
       <c r="R15" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>10</v>
       </c>
       <c r="S15" s="279"/>
       <c r="T15" s="280"/>
       <c r="U15" s="282"/>
       <c r="V15" s="281"/>
       <c r="X15" s="281"/>
     </row>
     <row r="16" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
         <v>194</v>
       </c>
-      <c r="D16" s="238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="216" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F16" s="216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="217">
         <v>1.0388999999999999</v>
       </c>
       <c r="I16" s="217">
         <v>0.998</v>
       </c>
       <c r="J16" s="217">
         <v>1.0248999999999999</v>
       </c>
       <c r="K16" s="240"/>
       <c r="L16" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M16" s="220"/>
       <c r="N16" s="220"/>
       <c r="O16" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P16" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q16" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R16" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S16" s="279"/>
       <c r="T16" s="280"/>
       <c r="U16" s="279"/>
       <c r="V16" s="281"/>
       <c r="X16" s="281"/>
     </row>
     <row r="17" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B17" s="214" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C17" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="215" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E17" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F17" s="216" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G17" s="241" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H17" s="217"/>
       <c r="I17" s="242">
         <v>0.90590000000000004</v>
       </c>
       <c r="J17" s="242">
         <v>0.90029999999999999</v>
       </c>
       <c r="K17" s="240">
         <v>0.90029999999999999</v>
       </c>
       <c r="L17" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.93030000000000002</v>
       </c>
       <c r="M17" s="220">
         <v>0.75</v>
       </c>
       <c r="N17" s="220">
         <v>0.82618055555555558</v>
       </c>
       <c r="O17" s="221">
         <f t="shared" si="2"/>
         <v>7.6180555555555585E-2</v>
       </c>
       <c r="P17" s="222">
         <f t="shared" si="3"/>
         <v>6582</v>
       </c>
       <c r="Q17" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>6123.2345999999998</v>
       </c>
       <c r="R17" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>8</v>
       </c>
       <c r="S17" s="279"/>
       <c r="T17" s="280"/>
       <c r="U17" s="279"/>
       <c r="V17" s="281"/>
       <c r="X17" s="281"/>
     </row>
     <row r="18" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B18" s="214" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
         <v>197</v>
       </c>
-      <c r="D18" s="215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
         <v>219</v>
       </c>
-      <c r="F18" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="216" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H18" s="217">
         <v>1.1809000000000001</v>
       </c>
       <c r="I18" s="217">
         <v>1.1001000000000001</v>
       </c>
       <c r="J18" s="217">
         <v>1.1574</v>
       </c>
       <c r="K18" s="240"/>
       <c r="L18" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M18" s="220"/>
       <c r="N18" s="220"/>
       <c r="O18" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P18" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q18" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R18" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S18" s="279"/>
       <c r="T18" s="280"/>
       <c r="U18" s="279"/>
       <c r="V18" s="281"/>
       <c r="W18" s="281"/>
       <c r="X18" s="281"/>
     </row>
     <row r="19" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="243">
         <v>2025</v>
       </c>
       <c r="B19" s="244" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C19" s="245" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
         <v>247</v>
       </c>
-      <c r="E19" s="247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="I19" s="250">
         <v>0.93769999999999998</v>
       </c>
       <c r="J19" s="250">
         <v>0.92700000000000005</v>
       </c>
       <c r="K19" s="251">
         <v>0.92700000000000005</v>
       </c>
       <c r="L19" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.95700000000000007</v>
       </c>
       <c r="M19" s="220">
         <v>0.75</v>
       </c>
       <c r="N19" s="220">
         <v>0.82874999999999999</v>
       </c>
       <c r="O19" s="221">
         <f t="shared" si="2"/>
         <v>7.8749999999999987E-2</v>
       </c>
       <c r="P19" s="222">
@@ -17440,2121 +26647,2121 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.5" style="130" customWidth="1"/>
     <col min="2" max="2" width="11" style="130" customWidth="1"/>
     <col min="3" max="3" width="18.5" style="99" customWidth="1"/>
     <col min="4" max="4" width="11.5" style="99" customWidth="1"/>
     <col min="5" max="5" width="14.1640625" style="99" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" style="99" customWidth="1"/>
     <col min="7" max="9" width="10.6640625" style="99"/>
     <col min="10" max="10" width="12.83203125" style="99" customWidth="1"/>
     <col min="11" max="12" width="10.6640625" style="99"/>
     <col min="13" max="13" width="11.5" style="99" customWidth="1"/>
     <col min="14" max="14" width="11.5" style="131" customWidth="1"/>
     <col min="15" max="15" width="14.6640625" style="99" customWidth="1"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="27.6640625" style="124" customWidth="1"/>
     <col min="18" max="18" width="10.6640625" style="97"/>
     <col min="19" max="19" width="26.1640625" style="97" customWidth="1"/>
     <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="111">
         <v>46161</v>
       </c>
       <c r="C1" s="112"/>
       <c r="D1" s="110"/>
       <c r="E1" s="110"/>
       <c r="F1" s="110"/>
       <c r="G1" s="110"/>
       <c r="H1" s="110"/>
       <c r="I1" s="110"/>
       <c r="J1" s="111"/>
       <c r="K1" s="112"/>
       <c r="L1" s="113"/>
       <c r="M1" s="113"/>
       <c r="N1" s="114"/>
       <c r="O1" s="112"/>
       <c r="P1" s="115"/>
       <c r="Q1" s="116"/>
       <c r="R1" s="113"/>
       <c r="S1" s="113"/>
       <c r="T1" s="113"/>
     </row>
     <row r="2" spans="1:20" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="110" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="110" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C2" s="112"/>
       <c r="D2" s="110"/>
       <c r="E2" s="110"/>
       <c r="F2" s="110"/>
       <c r="G2" s="110"/>
       <c r="H2" s="110"/>
       <c r="I2" s="110"/>
       <c r="J2" s="111"/>
       <c r="K2" s="112"/>
       <c r="L2" s="113"/>
       <c r="M2" s="113"/>
       <c r="N2" s="114"/>
       <c r="O2" s="112"/>
       <c r="P2" s="115"/>
       <c r="Q2" s="116"/>
       <c r="R2" s="113"/>
       <c r="S2" s="113"/>
       <c r="T2" s="113"/>
     </row>
     <row r="3" spans="1:20" s="117" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="110" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="110" t="s">
         <v>83</v>
       </c>
       <c r="C3" s="112"/>
       <c r="D3" s="110"/>
       <c r="E3" s="110"/>
       <c r="F3" s="110"/>
       <c r="G3" s="110"/>
       <c r="H3" s="110"/>
       <c r="I3" s="110"/>
       <c r="J3" s="111"/>
       <c r="K3" s="112"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="114"/>
       <c r="O3" s="112"/>
       <c r="P3" s="115"/>
       <c r="Q3" s="116"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
     </row>
     <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
       <c r="A4" s="205" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B4" s="206" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="207" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="205" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="206" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F4" s="206" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G4" s="207" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
         <v>232</v>
       </c>
-      <c r="I4" s="208" t="s">
+      <c r="J4" s="208" t="s">
         <v>233</v>
       </c>
-      <c r="J4" s="208" t="s">
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="M4" s="209" t="s">
         <v>10</v>
       </c>
       <c r="N4" s="209" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="211" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="211" t="s">
         <v>13</v>
       </c>
       <c r="Q4" s="211" t="s">
         <v>14</v>
       </c>
       <c r="R4" s="212" t="s">
         <v>15</v>
       </c>
       <c r="S4" s="276" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B5" s="214" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C5" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="215" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="F5" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="216" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H5" s="239">
         <v>1.077</v>
       </c>
       <c r="I5" s="239">
         <v>1.0263</v>
       </c>
       <c r="J5" s="239">
         <v>1.0673999999999999</v>
       </c>
       <c r="K5" s="218"/>
       <c r="L5" s="219" t="str">
         <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
         <v/>
       </c>
       <c r="M5" s="220"/>
       <c r="N5" s="220"/>
       <c r="O5" s="221" t="str">
         <f>IF(N5="","",N5-M5)</f>
         <v/>
       </c>
       <c r="P5" s="222" t="str">
         <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
         <v/>
       </c>
       <c r="Q5" s="223" t="str">
         <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
         <v/>
       </c>
       <c r="R5" s="224" t="str">
         <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
         <v/>
       </c>
       <c r="S5" s="279"/>
     </row>
     <row r="6" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B6" s="214" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C6" s="226" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D6" s="227" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F6" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="216" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H6" s="239">
         <v>0.98260000000000003</v>
       </c>
       <c r="I6" s="239">
         <v>0.94869999999999999</v>
       </c>
       <c r="J6" s="239">
         <v>0.97509999999999997</v>
       </c>
       <c r="K6" s="228">
         <v>0.98260000000000003</v>
       </c>
       <c r="L6" s="219">
         <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
         <v>0.98260000000000003</v>
       </c>
       <c r="M6" s="220">
         <v>0.75</v>
       </c>
       <c r="N6" s="220">
         <v>0.79887731481481483</v>
       </c>
       <c r="O6" s="221">
         <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
         <v>4.8877314814814832E-2</v>
       </c>
       <c r="P6" s="222">
         <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
         <v>4223</v>
       </c>
       <c r="Q6" s="223">
         <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
         <v>4149.5198</v>
       </c>
       <c r="R6" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>2</v>
       </c>
       <c r="S6" s="279"/>
     </row>
     <row r="7" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
         <v>228</v>
       </c>
-      <c r="D7" s="229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F7" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G7" s="216" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H7" s="239">
         <v>1.0598000000000001</v>
       </c>
       <c r="I7" s="239">
         <v>1.0245</v>
       </c>
       <c r="J7" s="239">
         <v>1.0445</v>
       </c>
       <c r="K7" s="228">
         <v>1.0598000000000001</v>
       </c>
       <c r="L7" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0598000000000001</v>
       </c>
       <c r="M7" s="220">
         <v>0.75</v>
       </c>
       <c r="N7" s="220">
         <v>0.79656249999999995</v>
       </c>
       <c r="O7" s="221">
         <f t="shared" si="2"/>
         <v>4.6562499999999951E-2</v>
       </c>
       <c r="P7" s="222">
         <f t="shared" si="3"/>
         <v>4023</v>
       </c>
       <c r="Q7" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>4263.5754000000006</v>
       </c>
       <c r="R7" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>3</v>
       </c>
       <c r="S7" s="279"/>
     </row>
     <row r="8" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B8" s="214" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C8" s="230" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D8" s="231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H8" s="232">
         <v>1.0787</v>
       </c>
       <c r="I8" s="232">
         <v>1.0283</v>
       </c>
       <c r="J8" s="232">
         <v>1.0721000000000001</v>
       </c>
       <c r="K8" s="228"/>
       <c r="L8" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M8" s="220"/>
       <c r="N8" s="220"/>
       <c r="O8" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P8" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q8" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R8" s="224">
         <v>11</v>
       </c>
       <c r="S8" s="279" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="9" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C9" s="233" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D9" s="233" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
         <v>207</v>
       </c>
-      <c r="F9" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="216" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H9" s="234">
         <v>1.0153000000000001</v>
       </c>
       <c r="I9" s="234">
         <v>0.94450000000000001</v>
       </c>
       <c r="J9" s="234">
         <v>1.0063</v>
       </c>
       <c r="K9" s="228">
         <v>1.0153000000000001</v>
       </c>
       <c r="L9" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0153000000000001</v>
       </c>
       <c r="M9" s="220">
         <v>0.75</v>
       </c>
       <c r="N9" s="220">
         <v>0.80710648148148145</v>
       </c>
       <c r="O9" s="221">
         <f t="shared" si="2"/>
         <v>5.7106481481481453E-2</v>
       </c>
       <c r="P9" s="222">
         <f t="shared" si="3"/>
         <v>4934</v>
       </c>
       <c r="Q9" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5009.4902000000002</v>
       </c>
       <c r="R9" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>7</v>
       </c>
       <c r="S9" s="283"/>
     </row>
     <row r="10" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C10" s="226" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D10" s="227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F10" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="216" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H10" s="239">
         <v>0.98350000000000004</v>
       </c>
       <c r="I10" s="239">
         <v>0.94879999999999998</v>
       </c>
       <c r="J10" s="239">
         <v>0.97650000000000003</v>
       </c>
       <c r="K10" s="228">
         <v>0.98350000000000004</v>
       </c>
       <c r="L10" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.98350000000000004</v>
       </c>
       <c r="M10" s="220">
         <v>0.75</v>
       </c>
       <c r="N10" s="220">
         <v>0.80094907407407412</v>
       </c>
       <c r="O10" s="221">
         <f t="shared" si="2"/>
         <v>5.0949074074074119E-2</v>
       </c>
       <c r="P10" s="222">
         <f t="shared" si="3"/>
         <v>4402</v>
       </c>
       <c r="Q10" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>4329.3670000000002</v>
       </c>
       <c r="R10" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>4</v>
       </c>
       <c r="S10" s="279"/>
     </row>
     <row r="11" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B11" s="214" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C11" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="215" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
         <v>209</v>
       </c>
-      <c r="F11" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="216" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H11" s="239">
         <v>1.0022</v>
       </c>
       <c r="I11" s="239">
         <v>0.95199999999999996</v>
       </c>
       <c r="J11" s="239">
         <v>0.99780000000000002</v>
       </c>
       <c r="K11" s="228"/>
       <c r="L11" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M11" s="220"/>
       <c r="N11" s="220"/>
       <c r="O11" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P11" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q11" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R11" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S11" s="279"/>
     </row>
     <row r="12" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H12" s="234">
         <v>0.99550000000000005</v>
       </c>
       <c r="I12" s="234">
         <v>0.94679999999999997</v>
       </c>
       <c r="J12" s="234">
         <v>0.95430000000000004</v>
       </c>
       <c r="K12" s="228">
         <v>0.95430000000000004</v>
       </c>
       <c r="L12" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>0.95430000000000004</v>
       </c>
       <c r="M12" s="220">
         <v>0.75</v>
       </c>
       <c r="N12" s="220">
         <v>0.79935185185185187</v>
       </c>
       <c r="O12" s="221">
         <f t="shared" si="2"/>
         <v>4.9351851851851869E-2</v>
       </c>
       <c r="P12" s="222">
         <f t="shared" si="3"/>
         <v>4264</v>
       </c>
       <c r="Q12" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>4069.1352000000002</v>
       </c>
       <c r="R12" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>1</v>
       </c>
       <c r="S12" s="283"/>
     </row>
     <row r="13" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="214" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E13" s="216"/>
       <c r="F13" s="216" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G13" s="216" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H13" s="232">
         <v>0.98340000000000005</v>
       </c>
       <c r="I13" s="232">
         <v>0.96430000000000005</v>
       </c>
       <c r="J13" s="232">
         <v>0.95789999999999997</v>
       </c>
       <c r="K13" s="236">
         <v>0.98340000000000005</v>
       </c>
       <c r="L13" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0134000000000001</v>
       </c>
       <c r="M13" s="220">
         <v>0.75</v>
       </c>
       <c r="N13" s="220">
         <v>0.80826388888888889</v>
       </c>
       <c r="O13" s="221">
         <f t="shared" si="2"/>
         <v>5.8263888888888893E-2</v>
       </c>
       <c r="P13" s="222">
         <f t="shared" si="3"/>
         <v>5034</v>
       </c>
       <c r="Q13" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5101.4556000000002</v>
       </c>
       <c r="R13" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>8</v>
       </c>
       <c r="S13" s="283"/>
     </row>
     <row r="14" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C14" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="215" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E14" s="216" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F14" s="216" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H14" s="232">
         <v>1.0596000000000001</v>
       </c>
       <c r="I14" s="232">
         <v>1.0085999999999999</v>
       </c>
       <c r="J14" s="232">
         <v>1.0511999999999999</v>
       </c>
       <c r="K14" s="236">
         <v>1.0085999999999999</v>
       </c>
       <c r="L14" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0085999999999999</v>
       </c>
       <c r="M14" s="220">
         <v>0.75</v>
       </c>
       <c r="N14" s="220">
         <v>0.80879629629629635</v>
       </c>
       <c r="O14" s="221">
         <f t="shared" si="2"/>
         <v>5.8796296296296346E-2</v>
       </c>
       <c r="P14" s="222">
         <f t="shared" si="3"/>
         <v>5080</v>
       </c>
       <c r="Q14" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5123.6880000000001</v>
       </c>
       <c r="R14" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>9</v>
       </c>
       <c r="S14" s="283"/>
     </row>
     <row r="15" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B15" s="214" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="238" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G15" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="239">
         <v>0.98229999999999995</v>
       </c>
       <c r="I15" s="239">
         <v>0.91930000000000001</v>
       </c>
       <c r="J15" s="239">
         <v>0.95799999999999996</v>
       </c>
       <c r="K15" s="228">
         <v>0.91930000000000001</v>
       </c>
       <c r="L15" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0992999999999999</v>
       </c>
       <c r="M15" s="220">
         <v>0.75</v>
       </c>
       <c r="N15" s="220">
         <v>0.80944444444444441</v>
       </c>
       <c r="O15" s="221">
         <f t="shared" si="2"/>
         <v>5.9444444444444411E-2</v>
       </c>
       <c r="P15" s="222">
         <f t="shared" si="3"/>
         <v>5136</v>
       </c>
       <c r="Q15" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>5646.0047999999997</v>
       </c>
       <c r="R15" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>10</v>
       </c>
       <c r="S15" s="279"/>
     </row>
     <row r="16" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
         <v>194</v>
       </c>
-      <c r="D16" s="238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="216" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F16" s="216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="239">
         <v>1.0388999999999999</v>
       </c>
       <c r="I16" s="239">
         <v>0.998</v>
       </c>
       <c r="J16" s="239">
         <v>1.0248999999999999</v>
       </c>
       <c r="K16" s="240">
         <v>1.0388999999999999</v>
       </c>
       <c r="L16" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.0388999999999999</v>
       </c>
       <c r="M16" s="220">
         <v>0.75</v>
       </c>
       <c r="N16" s="220">
         <v>0.8034027777777778</v>
       </c>
       <c r="O16" s="221">
         <f t="shared" si="2"/>
         <v>5.3402777777777799E-2</v>
       </c>
       <c r="P16" s="222">
         <f t="shared" si="3"/>
         <v>4614</v>
       </c>
       <c r="Q16" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>4793.4845999999998</v>
       </c>
       <c r="R16" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>6</v>
       </c>
       <c r="S16" s="279"/>
     </row>
     <row r="17" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B17" s="214" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C17" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="215" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E17" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F17" s="216" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G17" s="241" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H17" s="239"/>
       <c r="I17" s="298">
         <v>0.90590000000000004</v>
       </c>
       <c r="J17" s="298">
         <v>0.90029999999999999</v>
       </c>
       <c r="K17" s="240"/>
       <c r="L17" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M17" s="220"/>
       <c r="N17" s="220"/>
       <c r="O17" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P17" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q17" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R17" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S17" s="279"/>
     </row>
     <row r="18" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B18" s="214" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
         <v>197</v>
       </c>
-      <c r="D18" s="215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
         <v>219</v>
       </c>
-      <c r="F18" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="216" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H18" s="239">
         <v>1.1809000000000001</v>
       </c>
       <c r="I18" s="239">
         <v>1.1001000000000001</v>
       </c>
       <c r="J18" s="239">
         <v>1.1574</v>
       </c>
       <c r="K18" s="240">
         <v>1.1809000000000001</v>
       </c>
       <c r="L18" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.1809000000000001</v>
       </c>
       <c r="M18" s="220">
         <v>0.75</v>
       </c>
       <c r="N18" s="220">
         <v>0.79303240740740744</v>
       </c>
       <c r="O18" s="221">
         <f t="shared" si="2"/>
         <v>4.3032407407407436E-2</v>
       </c>
       <c r="P18" s="222">
         <f t="shared" si="3"/>
         <v>3718</v>
       </c>
       <c r="Q18" s="223">
         <f t="shared" ca="1" si="4"/>
         <v>4390.5862000000006</v>
       </c>
       <c r="R18" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>5</v>
       </c>
       <c r="S18" s="279"/>
     </row>
     <row r="19" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="243">
         <v>2025</v>
       </c>
       <c r="B19" s="299" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C19" s="300" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="233" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="249" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
         <v>247</v>
       </c>
-      <c r="E19" s="249" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="232" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="I19" s="232">
         <v>0.93769999999999998</v>
       </c>
       <c r="J19" s="232">
         <v>0.92700000000000005</v>
       </c>
       <c r="K19" s="251"/>
       <c r="L19" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M19" s="220"/>
       <c r="N19" s="220"/>
       <c r="O19" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P19" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q19" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R19" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S19" s="279"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91B7294B-616E-41B1-A15F-F15FCDE27989}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
       <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="3" width="15" style="99" customWidth="1"/>
     <col min="4" max="6" width="12.83203125" style="99" customWidth="1"/>
     <col min="7" max="7" width="14.1640625" style="99" customWidth="1"/>
     <col min="8" max="10" width="10" style="99" customWidth="1"/>
     <col min="11" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="18" width="10.6640625" style="97"/>
     <col min="19" max="19" width="16.83203125" style="97" customWidth="1"/>
     <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46168</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B2" s="174" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="175" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
       <c r="A4" s="205" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B4" s="206" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="207" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="205" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="206" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F4" s="206" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G4" s="207" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
         <v>232</v>
       </c>
-      <c r="I4" s="208" t="s">
+      <c r="J4" s="208" t="s">
         <v>233</v>
       </c>
-      <c r="J4" s="208" t="s">
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="M4" s="209" t="s">
         <v>10</v>
       </c>
       <c r="N4" s="209" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="211" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="211" t="s">
         <v>13</v>
       </c>
       <c r="Q4" s="211" t="s">
         <v>14</v>
       </c>
       <c r="R4" s="212" t="s">
         <v>15</v>
       </c>
       <c r="S4" s="276" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="T4" s="185"/>
     </row>
     <row r="5" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B5" s="214" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C5" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="215" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="F5" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="216" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H5" s="217">
         <v>1.077</v>
       </c>
       <c r="I5" s="217">
         <v>1.0263</v>
       </c>
       <c r="J5" s="217">
         <v>1.0673999999999999</v>
       </c>
       <c r="K5" s="218"/>
       <c r="L5" s="219" t="str">
         <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
         <v/>
       </c>
       <c r="M5" s="220"/>
       <c r="N5" s="220"/>
       <c r="O5" s="221" t="str">
         <f>IF(N5="","",N5-M5)</f>
         <v/>
       </c>
       <c r="P5" s="222" t="str">
         <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
         <v/>
       </c>
       <c r="Q5" s="223" t="str">
         <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
         <v/>
       </c>
       <c r="R5" s="224" t="str">
         <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
         <v/>
       </c>
       <c r="S5" s="279"/>
       <c r="T5" s="185"/>
     </row>
     <row r="6" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B6" s="214" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C6" s="226" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D6" s="227" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F6" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="216" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H6" s="217">
         <v>0.98260000000000003</v>
       </c>
       <c r="I6" s="217">
         <v>0.94869999999999999</v>
       </c>
       <c r="J6" s="217">
         <v>0.97509999999999997</v>
       </c>
       <c r="K6" s="228">
         <v>1</v>
       </c>
       <c r="L6" s="219">
         <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
         <v>1</v>
       </c>
       <c r="M6" s="220">
         <v>0.75</v>
       </c>
       <c r="N6" s="344">
         <v>0.81614583333333335</v>
       </c>
       <c r="O6" s="221">
         <f>IF(N6="","",N6-M6)</f>
         <v>6.6145833333333348E-2</v>
       </c>
       <c r="P6" s="222">
         <f>IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
         <v>5715</v>
       </c>
       <c r="Q6" s="223">
         <f t="shared" ref="Q6:Q19" ca="1" si="2">IF(OR(L6="", P6=""),"",P6*L6)</f>
         <v>5715</v>
       </c>
       <c r="R6" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>5</v>
       </c>
       <c r="S6" s="279"/>
       <c r="T6" s="185"/>
     </row>
     <row r="7" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
         <v>228</v>
       </c>
-      <c r="D7" s="229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F7" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G7" s="216" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H7" s="217">
         <v>1.0598000000000001</v>
       </c>
       <c r="I7" s="217">
         <v>1.0245</v>
       </c>
       <c r="J7" s="217">
         <v>1.0445</v>
       </c>
       <c r="K7" s="228">
         <v>1</v>
       </c>
       <c r="L7" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1</v>
       </c>
       <c r="M7" s="220">
         <v>0.75</v>
       </c>
       <c r="N7" s="220">
         <v>0.81145833333333328</v>
       </c>
       <c r="O7" s="221">
         <f>IF(N7="","",N7-M7)</f>
         <v>6.1458333333333282E-2</v>
       </c>
       <c r="P7" s="222">
         <f>IF(N7="","",SUM((HOUR(O7)*3600))+(MINUTE(O7)*60)+(SECOND(O7)))</f>
         <v>5310</v>
       </c>
       <c r="Q7" s="223">
         <f t="shared" ca="1" si="2"/>
         <v>5310</v>
       </c>
       <c r="R7" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>1</v>
       </c>
       <c r="S7" s="279"/>
     </row>
     <row r="8" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B8" s="214" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C8" s="230" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D8" s="231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H8" s="232">
         <v>1.0787</v>
       </c>
       <c r="I8" s="232">
         <v>1.0283</v>
       </c>
       <c r="J8" s="232">
         <v>1.0721000000000001</v>
       </c>
       <c r="K8" s="228"/>
       <c r="L8" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M8" s="220"/>
       <c r="N8" s="220"/>
       <c r="O8" s="221" t="str">
-        <f t="shared" ref="O6:O19" si="3">IF(N8="","",N8-M8)</f>
+        <f t="shared" ref="O8:O19" si="3">IF(N8="","",N8-M8)</f>
         <v/>
       </c>
       <c r="P8" s="222" t="str">
-        <f t="shared" ref="P6:P19" si="4">IF(N8="","",SUM((HOUR(O8)*3600))+(MINUTE(O8)*60)+(SECOND(O8)))</f>
+        <f t="shared" ref="P8:P19" si="4">IF(N8="","",SUM((HOUR(O8)*3600))+(MINUTE(O8)*60)+(SECOND(O8)))</f>
         <v/>
       </c>
       <c r="Q8" s="223" t="str">
         <f t="shared" ca="1" si="2"/>
         <v/>
       </c>
       <c r="R8" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S8" s="279"/>
     </row>
     <row r="9" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C9" s="233" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D9" s="233" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
         <v>207</v>
       </c>
-      <c r="F9" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="216" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H9" s="234">
         <v>1.0153000000000001</v>
       </c>
       <c r="I9" s="234">
         <v>0.94450000000000001</v>
       </c>
       <c r="J9" s="234">
         <v>1.0063</v>
       </c>
       <c r="K9" s="228"/>
       <c r="L9" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M9" s="220"/>
       <c r="N9" s="220"/>
       <c r="O9" s="221" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="P9" s="222" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q9" s="223" t="str">
         <f t="shared" ca="1" si="2"/>
         <v/>
       </c>
       <c r="R9" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S9" s="283"/>
     </row>
     <row r="10" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C10" s="226" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D10" s="227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F10" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="216" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H10" s="217">
         <v>0.98350000000000004</v>
       </c>
       <c r="I10" s="217">
         <v>0.94879999999999998</v>
       </c>
       <c r="J10" s="217">
         <v>0.97650000000000003</v>
       </c>
       <c r="K10" s="228">
         <v>1</v>
       </c>
       <c r="L10" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1</v>
       </c>
       <c r="M10" s="220">
         <v>0.75</v>
       </c>
       <c r="N10" s="220">
         <v>0.81692129629629628</v>
       </c>
       <c r="O10" s="221">
         <f t="shared" si="3"/>
         <v>6.6921296296296284E-2</v>
       </c>
       <c r="P10" s="222">
         <f t="shared" si="4"/>
         <v>5782</v>
       </c>
       <c r="Q10" s="223">
         <f t="shared" ca="1" si="2"/>
         <v>5782</v>
       </c>
       <c r="R10" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>7</v>
       </c>
       <c r="S10" s="279"/>
     </row>
     <row r="11" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B11" s="214" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C11" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="215" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
         <v>209</v>
       </c>
-      <c r="F11" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="216" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H11" s="217">
         <v>1.0022</v>
       </c>
       <c r="I11" s="217">
         <v>0.95199999999999996</v>
       </c>
       <c r="J11" s="217">
         <v>0.99780000000000002</v>
       </c>
       <c r="K11" s="228">
         <v>1</v>
       </c>
       <c r="L11" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1</v>
       </c>
       <c r="M11" s="220">
         <v>0.75</v>
       </c>
       <c r="N11" s="220">
         <v>0.8128009259259259</v>
       </c>
       <c r="O11" s="221">
         <f t="shared" si="3"/>
         <v>6.2800925925925899E-2</v>
       </c>
       <c r="P11" s="222">
         <f t="shared" si="4"/>
         <v>5426</v>
       </c>
       <c r="Q11" s="223">
         <f t="shared" ca="1" si="2"/>
         <v>5426</v>
       </c>
       <c r="R11" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>2</v>
       </c>
       <c r="S11" s="279"/>
     </row>
     <row r="12" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H12" s="234">
         <v>0.99550000000000005</v>
       </c>
       <c r="I12" s="234">
         <v>0.94679999999999997</v>
       </c>
       <c r="J12" s="234">
         <v>0.95430000000000004</v>
       </c>
       <c r="K12" s="228">
         <v>1</v>
       </c>
       <c r="L12" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1</v>
       </c>
       <c r="M12" s="220">
         <v>0.75</v>
       </c>
       <c r="N12" s="220">
         <v>0.81740740740740736</v>
       </c>
       <c r="O12" s="221">
         <f t="shared" si="3"/>
         <v>6.740740740740736E-2</v>
       </c>
       <c r="P12" s="222">
         <f t="shared" si="4"/>
         <v>5824</v>
       </c>
       <c r="Q12" s="223">
         <f t="shared" ca="1" si="2"/>
         <v>5824</v>
       </c>
       <c r="R12" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>8</v>
       </c>
       <c r="S12" s="283"/>
     </row>
     <row r="13" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="214" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E13" s="216"/>
       <c r="F13" s="216" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G13" s="216" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H13" s="232">
         <v>0.98340000000000005</v>
       </c>
       <c r="I13" s="232">
         <v>0.96430000000000005</v>
       </c>
       <c r="J13" s="232">
         <v>0.95789999999999997</v>
       </c>
       <c r="K13" s="236">
         <v>1</v>
       </c>
       <c r="L13" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1.03</v>
       </c>
       <c r="M13" s="220">
         <v>0.75</v>
       </c>
       <c r="N13" s="220">
         <v>0.82674768518518515</v>
       </c>
       <c r="O13" s="221">
         <f t="shared" si="3"/>
         <v>7.6747685185185155E-2</v>
       </c>
       <c r="P13" s="222">
         <f t="shared" si="4"/>
         <v>6631</v>
       </c>
       <c r="Q13" s="223">
         <f t="shared" ca="1" si="2"/>
         <v>6829.93</v>
       </c>
       <c r="R13" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>9</v>
       </c>
       <c r="S13" s="283"/>
     </row>
     <row r="14" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C14" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="215" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E14" s="216" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F14" s="216" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H14" s="232">
         <v>1.0596000000000001</v>
       </c>
       <c r="I14" s="232">
         <v>1.0085999999999999</v>
       </c>
       <c r="J14" s="232">
         <v>1.0511999999999999</v>
       </c>
       <c r="K14" s="236">
         <v>1</v>
       </c>
       <c r="L14" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1</v>
       </c>
       <c r="M14" s="220">
         <v>0.75</v>
       </c>
       <c r="N14" s="220">
         <v>0.8159143518518519</v>
       </c>
       <c r="O14" s="221">
         <f t="shared" si="3"/>
         <v>6.5914351851851904E-2</v>
       </c>
       <c r="P14" s="222">
         <f t="shared" si="4"/>
         <v>5695</v>
       </c>
       <c r="Q14" s="223">
         <f t="shared" ca="1" si="2"/>
         <v>5695</v>
       </c>
       <c r="R14" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>4</v>
       </c>
       <c r="S14" s="283"/>
     </row>
     <row r="15" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B15" s="214" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="238" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G15" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="239">
         <v>0.98229999999999995</v>
       </c>
       <c r="I15" s="239">
         <v>0.91930000000000001</v>
       </c>
       <c r="J15" s="239">
         <v>0.95799999999999996</v>
       </c>
       <c r="K15" s="228"/>
       <c r="L15" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M15" s="220"/>
       <c r="N15" s="220"/>
       <c r="O15" s="221" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="P15" s="222" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q15" s="223" t="str">
         <f t="shared" ca="1" si="2"/>
         <v/>
       </c>
       <c r="R15" s="224">
         <v>9</v>
       </c>
       <c r="S15" s="279" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
         <v>194</v>
       </c>
-      <c r="D16" s="238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="216" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F16" s="216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="217">
         <v>1.0388999999999999</v>
       </c>
       <c r="I16" s="217">
         <v>0.998</v>
       </c>
       <c r="J16" s="217">
         <v>1.0248999999999999</v>
       </c>
       <c r="K16" s="240">
         <v>1</v>
       </c>
       <c r="L16" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1</v>
       </c>
       <c r="M16" s="220">
         <v>0.75</v>
       </c>
       <c r="N16" s="220">
         <v>0.81620370370370365</v>
       </c>
       <c r="O16" s="221">
         <f t="shared" si="3"/>
         <v>6.6203703703703654E-2</v>
       </c>
       <c r="P16" s="222">
         <f t="shared" si="4"/>
         <v>5720</v>
       </c>
       <c r="Q16" s="223">
         <f t="shared" ca="1" si="2"/>
         <v>5720</v>
       </c>
       <c r="R16" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>6</v>
       </c>
       <c r="S16" s="279"/>
     </row>
     <row r="17" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B17" s="214" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C17" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="215" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E17" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F17" s="216" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G17" s="241" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H17" s="217"/>
       <c r="I17" s="242">
         <v>0.90590000000000004</v>
       </c>
       <c r="J17" s="242">
         <v>0.90029999999999999</v>
       </c>
       <c r="K17" s="240"/>
       <c r="L17" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M17" s="220"/>
       <c r="N17" s="220"/>
       <c r="O17" s="221" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="P17" s="222" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q17" s="223" t="str">
         <f t="shared" ca="1" si="2"/>
         <v/>
       </c>
       <c r="R17" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S17" s="279"/>
     </row>
     <row r="18" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B18" s="214" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
         <v>197</v>
       </c>
-      <c r="D18" s="215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
         <v>219</v>
       </c>
-      <c r="F18" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="216" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H18" s="217">
         <v>1.1809000000000001</v>
       </c>
       <c r="I18" s="217">
         <v>1.1001000000000001</v>
       </c>
       <c r="J18" s="217">
         <v>1.1574</v>
       </c>
       <c r="K18" s="240">
         <v>1</v>
       </c>
       <c r="L18" s="219">
         <f t="shared" ca="1" si="1"/>
         <v>1</v>
       </c>
       <c r="M18" s="220">
         <v>0.75</v>
       </c>
       <c r="N18" s="220">
         <v>0.81530092592592596</v>
       </c>
       <c r="O18" s="221">
         <f t="shared" si="3"/>
         <v>6.5300925925925957E-2</v>
       </c>
       <c r="P18" s="222">
         <f t="shared" si="4"/>
         <v>5642</v>
       </c>
       <c r="Q18" s="223">
         <f t="shared" ca="1" si="2"/>
         <v>5642</v>
       </c>
       <c r="R18" s="224">
         <f t="shared" ca="1" si="0"/>
         <v>3</v>
       </c>
       <c r="S18" s="279"/>
     </row>
     <row r="19" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="243">
         <v>2025</v>
       </c>
       <c r="B19" s="244" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C19" s="245" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
         <v>247</v>
       </c>
-      <c r="E19" s="247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="I19" s="250">
         <v>0.93769999999999998</v>
       </c>
       <c r="J19" s="250">
         <v>0.92700000000000005</v>
       </c>
       <c r="K19" s="251"/>
       <c r="L19" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M19" s="220"/>
       <c r="N19" s="220"/>
       <c r="O19" s="221" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="P19" s="222" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q19" s="223" t="str">
         <f t="shared" ca="1" si="2"/>
         <v/>
@@ -19562,1342 +28769,2266 @@
       <c r="R19" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S19" s="279"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1112BF08-5A8E-415C-9B43-1617F9EBA126}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
       <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="J12" sqref="J12"/>
+      <selection pane="bottomRight" activeCell="R5" sqref="R5:R19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.6640625" style="130"/>
     <col min="2" max="2" width="12.6640625" style="130" customWidth="1"/>
     <col min="3" max="3" width="15.83203125" style="99" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" style="99" customWidth="1"/>
     <col min="5" max="5" width="10.6640625" style="99"/>
     <col min="6" max="6" width="14.33203125" style="99" customWidth="1"/>
     <col min="7" max="7" width="14.5" style="99" customWidth="1"/>
     <col min="8" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="18" width="10.6640625" style="97"/>
     <col min="19" max="19" width="32" style="97" customWidth="1"/>
     <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46175</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:24" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B2" s="174"/>
+        <v>132</v>
+      </c>
+      <c r="B2" s="174">
+        <v>1</v>
+      </c>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:24" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B3" s="174" t="s">
         <v>67</v>
       </c>
       <c r="C3" s="345" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:24" s="278" customFormat="1" ht="26" x14ac:dyDescent="0.15">
       <c r="A4" s="205" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B4" s="206" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="207" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="205" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="206" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F4" s="206" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G4" s="207" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
         <v>232</v>
       </c>
-      <c r="I4" s="208" t="s">
+      <c r="J4" s="208" t="s">
         <v>233</v>
       </c>
-      <c r="J4" s="208" t="s">
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="M4" s="209" t="s">
         <v>10</v>
       </c>
       <c r="N4" s="209" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="211" t="s">
         <v>12</v>
       </c>
       <c r="P4" s="211" t="s">
         <v>13</v>
       </c>
       <c r="Q4" s="211" t="s">
         <v>14</v>
       </c>
       <c r="R4" s="212" t="s">
         <v>15</v>
       </c>
       <c r="S4" s="276" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="T4" s="277"/>
       <c r="U4" s="276"/>
     </row>
     <row r="5" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B5" s="214" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C5" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="215" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="F5" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="216" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H5" s="217">
         <v>1.077</v>
       </c>
       <c r="I5" s="217">
         <v>1.0263</v>
       </c>
       <c r="J5" s="217">
         <v>1.0673999999999999</v>
       </c>
       <c r="K5" s="218"/>
       <c r="L5" s="219" t="str">
         <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
         <v/>
       </c>
       <c r="M5" s="220"/>
       <c r="N5" s="220"/>
       <c r="O5" s="221" t="str">
         <f>IF(N5="","",N5-M5)</f>
         <v/>
       </c>
       <c r="P5" s="222" t="str">
         <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
         <v/>
       </c>
       <c r="Q5" s="223" t="str">
         <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
         <v/>
       </c>
       <c r="R5" s="224" t="str">
         <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
         <v/>
       </c>
       <c r="S5" s="279"/>
       <c r="T5" s="280"/>
       <c r="U5" s="279"/>
       <c r="V5" s="281"/>
       <c r="X5" s="281"/>
     </row>
     <row r="6" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B6" s="214" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C6" s="226" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D6" s="227" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F6" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="216" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H6" s="217">
         <v>0.98260000000000003</v>
       </c>
       <c r="I6" s="217">
         <v>0.94869999999999999</v>
       </c>
       <c r="J6" s="217">
         <v>0.97509999999999997</v>
       </c>
-      <c r="K6" s="228"/>
-      <c r="L6" s="219" t="str">
+      <c r="K6" s="228">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="L6" s="219">
         <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
-        <v/>
+        <v>0.97509999999999997</v>
       </c>
       <c r="M6" s="220"/>
       <c r="N6" s="220"/>
       <c r="O6" s="221" t="str">
         <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
         <v/>
       </c>
       <c r="P6" s="222" t="str">
         <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
         <v/>
       </c>
       <c r="Q6" s="223" t="str">
         <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
         <v/>
       </c>
-      <c r="R6" s="224" t="str">
-[...3 lines deleted...]
-      <c r="S6" s="279"/>
+      <c r="R6" s="224">
+        <v>8</v>
+      </c>
+      <c r="S6" s="279" t="s">
+        <v>249</v>
+      </c>
       <c r="T6" s="280"/>
       <c r="U6" s="279"/>
       <c r="V6" s="281"/>
       <c r="X6" s="281"/>
     </row>
     <row r="7" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="225" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
         <v>228</v>
       </c>
-      <c r="D7" s="229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F7" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G7" s="216" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H7" s="217">
         <v>1.0598000000000001</v>
       </c>
       <c r="I7" s="217">
         <v>1.0245</v>
       </c>
       <c r="J7" s="217">
         <v>1.0445</v>
       </c>
-      <c r="K7" s="228"/>
-      <c r="L7" s="219" t="str">
+      <c r="K7" s="228">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="L7" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O7" s="221" t="str">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N7" s="220">
+        <v>0.81913194444444448</v>
+      </c>
+      <c r="O7" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P7" s="222" t="str">
+        <v>6.9131944444444482E-2</v>
+      </c>
+      <c r="P7" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q7" s="223" t="str">
+        <v>5973</v>
+      </c>
+      <c r="Q7" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R7" s="224" t="str">
+        <v>6330.1854000000003</v>
+      </c>
+      <c r="R7" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>4</v>
       </c>
       <c r="S7" s="279"/>
       <c r="T7" s="280"/>
       <c r="U7" s="279"/>
       <c r="V7" s="281"/>
       <c r="X7" s="281"/>
     </row>
     <row r="8" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B8" s="214" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C8" s="230" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D8" s="231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H8" s="232">
         <v>1.0787</v>
       </c>
       <c r="I8" s="232">
         <v>1.0283</v>
       </c>
       <c r="J8" s="232">
         <v>1.0721000000000001</v>
       </c>
       <c r="K8" s="228"/>
       <c r="L8" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M8" s="220"/>
       <c r="N8" s="220"/>
       <c r="O8" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P8" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q8" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R8" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S8" s="279"/>
       <c r="T8" s="280"/>
       <c r="U8" s="282"/>
       <c r="V8" s="281"/>
       <c r="X8" s="281"/>
     </row>
     <row r="9" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C9" s="233" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D9" s="233" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
         <v>207</v>
       </c>
-      <c r="F9" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="216" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H9" s="234">
         <v>1.0153000000000001</v>
       </c>
       <c r="I9" s="234">
         <v>0.94450000000000001</v>
       </c>
       <c r="J9" s="234">
         <v>1.0063</v>
       </c>
-      <c r="K9" s="228"/>
-      <c r="L9" s="219" t="str">
+      <c r="K9" s="228">
+        <v>1.0063</v>
+      </c>
+      <c r="L9" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O9" s="221" t="str">
+        <v>1.0063</v>
+      </c>
+      <c r="M9" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N9" s="220">
+        <v>0.83339120370370368</v>
+      </c>
+      <c r="O9" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P9" s="222" t="str">
+        <v>8.3391203703703676E-2</v>
+      </c>
+      <c r="P9" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q9" s="223" t="str">
+        <v>7205</v>
+      </c>
+      <c r="Q9" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R9" s="224" t="str">
+        <v>7250.3914999999997</v>
+      </c>
+      <c r="R9" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>7</v>
       </c>
       <c r="S9" s="283"/>
       <c r="T9" s="280"/>
       <c r="U9" s="279"/>
       <c r="V9" s="281"/>
       <c r="X9" s="281"/>
     </row>
     <row r="10" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C10" s="226" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D10" s="227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
         <v>203</v>
       </c>
-      <c r="F10" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="216" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H10" s="217">
         <v>0.98350000000000004</v>
       </c>
       <c r="I10" s="217">
         <v>0.94879999999999998</v>
       </c>
       <c r="J10" s="217">
         <v>0.97650000000000003</v>
       </c>
-      <c r="K10" s="228"/>
-      <c r="L10" s="219" t="str">
+      <c r="K10" s="228">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="L10" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O10" s="221" t="str">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="M10" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N10" s="220">
+        <v>0.82418981481481479</v>
+      </c>
+      <c r="O10" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P10" s="222" t="str">
+        <v>7.4189814814814792E-2</v>
+      </c>
+      <c r="P10" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q10" s="223" t="str">
+        <v>6410</v>
+      </c>
+      <c r="Q10" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R10" s="224" t="str">
+        <v>6259.3649999999998</v>
+      </c>
+      <c r="R10" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>3</v>
       </c>
       <c r="S10" s="279"/>
       <c r="T10" s="280"/>
       <c r="U10" s="282"/>
       <c r="V10" s="281"/>
       <c r="X10" s="281"/>
     </row>
     <row r="11" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B11" s="214" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C11" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="215" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
         <v>209</v>
       </c>
-      <c r="F11" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="216" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H11" s="217">
         <v>1.0022</v>
       </c>
       <c r="I11" s="217">
         <v>0.95199999999999996</v>
       </c>
       <c r="J11" s="217">
         <v>0.99780000000000002</v>
       </c>
-      <c r="K11" s="228"/>
-      <c r="L11" s="219" t="str">
+      <c r="K11" s="228">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="L11" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O11" s="221" t="str">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="M11" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N11" s="220">
+        <v>0.83589120370370373</v>
+      </c>
+      <c r="O11" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P11" s="222" t="str">
+        <v>8.5891203703703733E-2</v>
+      </c>
+      <c r="P11" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q11" s="223" t="str">
+        <v>7421</v>
+      </c>
+      <c r="Q11" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R11" s="224" t="str">
+        <v>7064.7919999999995</v>
+      </c>
+      <c r="R11" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>6</v>
       </c>
       <c r="S11" s="279"/>
       <c r="T11" s="280"/>
       <c r="U11" s="279"/>
       <c r="V11" s="281"/>
       <c r="W11" s="284"/>
       <c r="X11" s="281"/>
     </row>
     <row r="12" spans="1:24" s="278" customFormat="1" ht="44" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H12" s="234">
         <v>0.99550000000000005</v>
       </c>
       <c r="I12" s="234">
         <v>0.94679999999999997</v>
       </c>
       <c r="J12" s="234">
         <v>0.95430000000000004</v>
       </c>
-      <c r="K12" s="228"/>
-      <c r="L12" s="219" t="str">
+      <c r="K12" s="228">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="L12" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O12" s="221" t="str">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="M12" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N12" s="220">
+        <v>0.81945601851851857</v>
+      </c>
+      <c r="O12" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P12" s="222" t="str">
+        <v>6.945601851851857E-2</v>
+      </c>
+      <c r="P12" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q12" s="223" t="str">
+        <v>6001</v>
+      </c>
+      <c r="Q12" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R12" s="224" t="str">
+        <v>5973.9955</v>
+      </c>
+      <c r="R12" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>1</v>
       </c>
       <c r="S12" s="283"/>
       <c r="T12" s="280"/>
       <c r="U12" s="279"/>
     </row>
     <row r="13" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="214" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E13" s="216"/>
       <c r="F13" s="216" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G13" s="216" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H13" s="232">
         <v>0.98340000000000005</v>
       </c>
       <c r="I13" s="232">
         <v>0.96430000000000005</v>
       </c>
       <c r="J13" s="232">
         <v>0.95789999999999997</v>
       </c>
-      <c r="K13" s="236"/>
-      <c r="L13" s="219" t="str">
+      <c r="K13" s="236">
+        <v>0.98340000000000005</v>
+      </c>
+      <c r="L13" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O13" s="221" t="str">
+        <v>1.0134000000000001</v>
+      </c>
+      <c r="M13" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N13" s="220">
+        <v>0.82297453703703705</v>
+      </c>
+      <c r="O13" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P13" s="222" t="str">
+        <v>7.2974537037037046E-2</v>
+      </c>
+      <c r="P13" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q13" s="223" t="str">
+        <v>6305</v>
+      </c>
+      <c r="Q13" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R13" s="224" t="str">
+        <v>6389.4870000000001</v>
+      </c>
+      <c r="R13" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="S13" s="283"/>
       <c r="T13" s="280"/>
       <c r="U13" s="282"/>
       <c r="V13" s="281"/>
       <c r="X13" s="281"/>
     </row>
     <row r="14" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C14" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="215" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E14" s="216" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F14" s="216" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H14" s="232">
         <v>1.0596000000000001</v>
       </c>
       <c r="I14" s="232">
         <v>1.0085999999999999</v>
       </c>
       <c r="J14" s="232">
         <v>1.0511999999999999</v>
       </c>
       <c r="K14" s="236"/>
       <c r="L14" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M14" s="220"/>
       <c r="N14" s="220"/>
       <c r="O14" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P14" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q14" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R14" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S14" s="283"/>
       <c r="T14" s="280"/>
       <c r="U14" s="279"/>
       <c r="V14" s="281"/>
       <c r="X14" s="281"/>
     </row>
     <row r="15" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B15" s="214" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="238" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G15" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="239">
         <v>0.98229999999999995</v>
       </c>
       <c r="I15" s="239">
         <v>0.91930000000000001</v>
       </c>
       <c r="J15" s="239">
         <v>0.95799999999999996</v>
       </c>
       <c r="K15" s="228"/>
       <c r="L15" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M15" s="220"/>
       <c r="N15" s="220"/>
       <c r="O15" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P15" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q15" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R15" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S15" s="279"/>
       <c r="T15" s="280"/>
       <c r="U15" s="282"/>
       <c r="V15" s="281"/>
       <c r="X15" s="281"/>
     </row>
     <row r="16" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
         <v>194</v>
       </c>
-      <c r="D16" s="238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="216" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F16" s="216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="217">
         <v>1.0388999999999999</v>
       </c>
       <c r="I16" s="217">
         <v>0.998</v>
       </c>
       <c r="J16" s="217">
         <v>1.0248999999999999</v>
       </c>
       <c r="K16" s="240"/>
       <c r="L16" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M16" s="220"/>
       <c r="N16" s="220"/>
       <c r="O16" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P16" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q16" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R16" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S16" s="279"/>
       <c r="T16" s="280"/>
       <c r="U16" s="279"/>
       <c r="V16" s="281"/>
       <c r="X16" s="281"/>
     </row>
     <row r="17" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="213" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B17" s="214" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C17" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="215" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E17" s="216" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F17" s="216" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G17" s="241" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H17" s="217"/>
       <c r="I17" s="242">
         <v>0.90590000000000004</v>
       </c>
       <c r="J17" s="242">
         <v>0.90029999999999999</v>
       </c>
       <c r="K17" s="240"/>
       <c r="L17" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M17" s="220"/>
       <c r="N17" s="220"/>
       <c r="O17" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P17" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q17" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R17" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S17" s="279"/>
       <c r="T17" s="280"/>
       <c r="U17" s="279"/>
       <c r="V17" s="281"/>
       <c r="X17" s="281"/>
     </row>
     <row r="18" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="235" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B18" s="214" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
         <v>197</v>
       </c>
-      <c r="D18" s="215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
         <v>219</v>
       </c>
-      <c r="F18" s="216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="216" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H18" s="217">
         <v>1.1809000000000001</v>
       </c>
       <c r="I18" s="217">
         <v>1.1001000000000001</v>
       </c>
       <c r="J18" s="217">
         <v>1.1574</v>
       </c>
-      <c r="K18" s="240"/>
-      <c r="L18" s="219" t="str">
+      <c r="K18" s="240">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="L18" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O18" s="221" t="str">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="M18" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N18" s="220">
+        <v>0.80906250000000002</v>
+      </c>
+      <c r="O18" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P18" s="222" t="str">
+        <v>5.9062500000000018E-2</v>
+      </c>
+      <c r="P18" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q18" s="223" t="str">
+        <v>5103</v>
+      </c>
+      <c r="Q18" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R18" s="224" t="str">
+        <v>6026.1327000000001</v>
+      </c>
+      <c r="R18" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>2</v>
       </c>
       <c r="S18" s="279"/>
       <c r="T18" s="280"/>
       <c r="U18" s="279"/>
       <c r="V18" s="281"/>
       <c r="W18" s="281"/>
       <c r="X18" s="281"/>
     </row>
     <row r="19" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="243">
         <v>2025</v>
       </c>
       <c r="B19" s="244" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C19" s="245" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
         <v>247</v>
       </c>
-      <c r="E19" s="247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="I19" s="250">
         <v>0.93769999999999998</v>
       </c>
       <c r="J19" s="250">
         <v>0.92700000000000005</v>
       </c>
       <c r="K19" s="251"/>
       <c r="L19" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M19" s="220"/>
       <c r="N19" s="220"/>
       <c r="O19" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P19" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q19" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R19" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S19" s="279"/>
       <c r="T19" s="280"/>
       <c r="U19" s="282"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="57" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D51F048E-BD01-48ED-95D0-FA9458461A96}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T6"/>
+  <dimension ref="A1:T19"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="10.6640625" style="130"/>
-    <col min="3" max="13" width="10.6640625" style="99"/>
+    <col min="1" max="1" width="8.1640625" style="130" customWidth="1"/>
+    <col min="2" max="2" width="10.1640625" style="130" customWidth="1"/>
+    <col min="3" max="3" width="15.6640625" style="99" customWidth="1"/>
+    <col min="4" max="4" width="10.6640625" style="99"/>
+    <col min="5" max="7" width="14.1640625" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
-    <col min="18" max="16384" width="10.6640625" style="97"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.6640625" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B1" s="166">
+        <v>136</v>
+      </c>
+      <c r="B1" s="347">
         <v>46182</v>
       </c>
-      <c r="C1" s="167"/>
+      <c r="C1" s="348"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
-      <c r="A2" s="173" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="175"/>
+      <c r="A2" s="346" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="351">
+        <v>5</v>
+      </c>
+      <c r="C2" s="352"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
-      <c r="A3" s="173" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="174"/>
+      <c r="A3" s="354" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="349" t="s">
+        <v>254</v>
+      </c>
+      <c r="C3" s="350"/>
+      <c r="D3" s="353"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S4" s="185"/>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
       <c r="T4" s="185"/>
     </row>
-    <row r="5" spans="1:20" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S5" s="185"/>
+    <row r="5" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
       <c r="T5" s="185"/>
     </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.15">
-[...20 lines deleted...]
-      <c r="S6" s="185"/>
+    <row r="6" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N6" s="220">
+        <v>0.81785879629629632</v>
+      </c>
+      <c r="O6" s="221">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v>6.785879629629632E-2</v>
+      </c>
+      <c r="P6" s="222">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v>5863</v>
+      </c>
+      <c r="Q6" s="223">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v>5760.9838</v>
+      </c>
+      <c r="R6" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="S6" s="279"/>
       <c r="T6" s="185"/>
     </row>
+    <row r="7" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N7" s="220"/>
+      <c r="O7" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P7" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q7" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R7" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S7" s="279" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S9" s="283"/>
+    </row>
+    <row r="10" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="L10" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="M10" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N10" s="220">
+        <v>0.81818287037037041</v>
+      </c>
+      <c r="O10" s="221">
+        <f t="shared" si="2"/>
+        <v>6.8182870370370408E-2</v>
+      </c>
+      <c r="P10" s="222">
+        <f t="shared" si="3"/>
+        <v>5891</v>
+      </c>
+      <c r="Q10" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5589.3807999999999</v>
+      </c>
+      <c r="R10" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224">
+        <v>4</v>
+      </c>
+      <c r="S11" s="279" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="283"/>
+    </row>
+    <row r="13" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="283"/>
+    </row>
+    <row r="14" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="L14" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="M14" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N14" s="220">
+        <v>0.82023148148148151</v>
+      </c>
+      <c r="O14" s="221">
+        <f t="shared" si="2"/>
+        <v>7.0231481481481506E-2</v>
+      </c>
+      <c r="P14" s="222">
+        <f t="shared" si="3"/>
+        <v>6068</v>
+      </c>
+      <c r="Q14" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>6120.1848</v>
+      </c>
+      <c r="R14" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="S14" s="283"/>
+    </row>
+    <row r="15" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="L18" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="M18" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="41" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="60" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>31</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="39" baseType="lpstr">
+    <vt:vector size="44" baseType="lpstr">
       <vt:lpstr>Hovedark</vt:lpstr>
       <vt:lpstr>Reserve</vt:lpstr>
       <vt:lpstr>Parolen</vt:lpstr>
       <vt:lpstr>5 mai</vt:lpstr>
       <vt:lpstr>12 mai</vt:lpstr>
       <vt:lpstr>19 mai</vt:lpstr>
       <vt:lpstr>26 mai</vt:lpstr>
       <vt:lpstr>2 juni</vt:lpstr>
       <vt:lpstr>9 juni</vt:lpstr>
       <vt:lpstr>16 juni</vt:lpstr>
-      <vt:lpstr>23 juni</vt:lpstr>
+      <vt:lpstr>22 juni</vt:lpstr>
       <vt:lpstr>Tjøme rundt</vt:lpstr>
       <vt:lpstr>30 juni</vt:lpstr>
       <vt:lpstr>7 juli</vt:lpstr>
       <vt:lpstr>14 juli</vt:lpstr>
       <vt:lpstr>21 juli</vt:lpstr>
       <vt:lpstr>28 juli</vt:lpstr>
       <vt:lpstr>4 august</vt:lpstr>
       <vt:lpstr>11 august</vt:lpstr>
       <vt:lpstr>Langeskjær</vt:lpstr>
       <vt:lpstr>18 august</vt:lpstr>
       <vt:lpstr>25 august</vt:lpstr>
       <vt:lpstr>1 september</vt:lpstr>
       <vt:lpstr>8 september</vt:lpstr>
       <vt:lpstr>15 september</vt:lpstr>
       <vt:lpstr>22 september</vt:lpstr>
       <vt:lpstr>29 september</vt:lpstr>
       <vt:lpstr>Cupper</vt:lpstr>
       <vt:lpstr>Gåsøpokalen</vt:lpstr>
       <vt:lpstr>Lillebuktpokalen</vt:lpstr>
       <vt:lpstr>Pokaler, historikk</vt:lpstr>
       <vt:lpstr>'12 mai'!Print_Area</vt:lpstr>
+      <vt:lpstr>'16 juni'!Print_Area</vt:lpstr>
       <vt:lpstr>'19 mai'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2 juni'!Print_Area</vt:lpstr>
+      <vt:lpstr>'22 juni'!Print_Area</vt:lpstr>
       <vt:lpstr>'26 mai'!Print_Area</vt:lpstr>
+      <vt:lpstr>'28 juli'!Print_Area</vt:lpstr>
       <vt:lpstr>'30 juni'!Print_Area</vt:lpstr>
       <vt:lpstr>'5 mai'!Print_Area</vt:lpstr>
       <vt:lpstr>'7 juli'!Print_Area</vt:lpstr>
+      <vt:lpstr>'9 juni'!Print_Area</vt:lpstr>
       <vt:lpstr>Hovedark!Print_Area</vt:lpstr>
       <vt:lpstr>Parolen!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bjørn Gustavsen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>