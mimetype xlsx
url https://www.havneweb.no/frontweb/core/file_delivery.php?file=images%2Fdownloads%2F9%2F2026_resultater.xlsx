--- v1 (2026-07-29)
+++ v2 (2026-09-15)
@@ -30,201 +30,659 @@
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10719"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10821"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ovestorholt/Library/CloudStorage/GoogleDrive-ovestoerholt@gmail.com/My Drive/Seiling/GKSS/SEKRETÆR/Regatta/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BE3002F-F1FB-354D-A675-3C313CB9C64C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9B0C0A3-2E62-684F-9F96-618E2C1BD292}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="780" windowWidth="41120" windowHeight="25800" activeTab="17" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="600" windowWidth="68800" windowHeight="28200" activeTab="24" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hovedark" sheetId="1" r:id="rId1"/>
     <sheet name="Reserve" sheetId="30" state="hidden" r:id="rId2"/>
     <sheet name="Parolen" sheetId="56" r:id="rId3"/>
     <sheet name="5 mai" sheetId="57" r:id="rId4"/>
     <sheet name="12 mai" sheetId="58" r:id="rId5"/>
     <sheet name="19 mai" sheetId="59" r:id="rId6"/>
     <sheet name="26 mai" sheetId="60" r:id="rId7"/>
     <sheet name="2 juni" sheetId="61" r:id="rId8"/>
     <sheet name="9 juni" sheetId="62" r:id="rId9"/>
     <sheet name="16 juni" sheetId="63" r:id="rId10"/>
     <sheet name="22 juni" sheetId="64" r:id="rId11"/>
     <sheet name="Tjøme rundt" sheetId="83" r:id="rId12"/>
     <sheet name="30 juni" sheetId="68" r:id="rId13"/>
     <sheet name="7 juli" sheetId="69" r:id="rId14"/>
     <sheet name="14 juli" sheetId="70" r:id="rId15"/>
     <sheet name="21 juli" sheetId="71" r:id="rId16"/>
     <sheet name="28 juli" sheetId="72" r:id="rId17"/>
     <sheet name="4 august" sheetId="73" r:id="rId18"/>
     <sheet name="11 august" sheetId="74" r:id="rId19"/>
     <sheet name="Langeskjær" sheetId="82" r:id="rId20"/>
     <sheet name="18 august" sheetId="75" r:id="rId21"/>
     <sheet name="25 august" sheetId="76" r:id="rId22"/>
     <sheet name="1 september" sheetId="77" r:id="rId23"/>
     <sheet name="8 september" sheetId="78" r:id="rId24"/>
     <sheet name="15 september" sheetId="79" r:id="rId25"/>
     <sheet name="22 september" sheetId="80" r:id="rId26"/>
     <sheet name="29 september" sheetId="81" r:id="rId27"/>
     <sheet name="Cupper" sheetId="27" r:id="rId28"/>
     <sheet name="Gåsøpokalen" sheetId="84" r:id="rId29"/>
     <sheet name="Lillebuktpokalen" sheetId="85" r:id="rId30"/>
     <sheet name="Pokaler, historikk" sheetId="86" r:id="rId31"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="22">'1 september'!$A$1:$S$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="18">'11 august'!$A$1:$S$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'12 mai'!$A$1:$R$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'16 juni'!$A$1:$S$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="20">'18 august'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'19 mai'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'2 juni'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'22 juni'!$A$1:$S$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="21">'25 august'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'26 mai'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'28 juli'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'30 juni'!$A$1:$Q$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'5 mai'!$A$1:$R$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'7 juli'!$A$1:$Q$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="23">'8 september'!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'9 juni'!$A$1:$S$19</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hovedark!$A$4:$U$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hovedark!$A$1:$S$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Parolen!$A$1:$R$19</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P19" i="73" l="1"/>
+  <c r="P19" i="79" l="1"/>
+  <c r="O19" i="79"/>
+  <c r="L19" i="79"/>
+  <c r="Q19" i="79" s="1"/>
+  <c r="R19" i="79" s="1"/>
+  <c r="P18" i="79"/>
+  <c r="O18" i="79"/>
+  <c r="L18" i="79"/>
+  <c r="P17" i="79"/>
+  <c r="O17" i="79"/>
+  <c r="L17" i="79"/>
+  <c r="Q17" i="79" s="1"/>
+  <c r="R17" i="79" s="1"/>
+  <c r="P16" i="79"/>
+  <c r="O16" i="79"/>
+  <c r="L16" i="79"/>
+  <c r="P15" i="79"/>
+  <c r="O15" i="79"/>
+  <c r="L15" i="79"/>
+  <c r="Q15" i="79" s="1"/>
+  <c r="R15" i="79" s="1"/>
+  <c r="P14" i="79"/>
+  <c r="O14" i="79"/>
+  <c r="L14" i="79"/>
+  <c r="P13" i="79"/>
+  <c r="O13" i="79"/>
+  <c r="L13" i="79"/>
+  <c r="Q13" i="79" s="1"/>
+  <c r="R13" i="79" s="1"/>
+  <c r="P12" i="79"/>
+  <c r="O12" i="79"/>
+  <c r="L12" i="79"/>
+  <c r="P11" i="79"/>
+  <c r="O11" i="79"/>
+  <c r="L11" i="79"/>
+  <c r="Q11" i="79" s="1"/>
+  <c r="R11" i="79" s="1"/>
+  <c r="P10" i="79"/>
+  <c r="O10" i="79"/>
+  <c r="L10" i="79"/>
+  <c r="P9" i="79"/>
+  <c r="O9" i="79"/>
+  <c r="L9" i="79"/>
+  <c r="Q9" i="79" s="1"/>
+  <c r="R9" i="79" s="1"/>
+  <c r="P8" i="79"/>
+  <c r="O8" i="79"/>
+  <c r="L8" i="79"/>
+  <c r="P7" i="79"/>
+  <c r="O7" i="79"/>
+  <c r="L7" i="79"/>
+  <c r="Q7" i="79" s="1"/>
+  <c r="R7" i="79" s="1"/>
+  <c r="P6" i="79"/>
+  <c r="Q6" i="79" s="1"/>
+  <c r="R6" i="79" s="1"/>
+  <c r="O6" i="79"/>
+  <c r="L6" i="79"/>
+  <c r="P5" i="79"/>
+  <c r="O5" i="79"/>
+  <c r="L5" i="79"/>
+  <c r="Q5" i="79" s="1"/>
+  <c r="R5" i="79" s="1"/>
+  <c r="Q10" i="79" l="1"/>
+  <c r="R10" i="79" s="1"/>
+  <c r="Q16" i="79"/>
+  <c r="R16" i="79" s="1"/>
+  <c r="Q14" i="79"/>
+  <c r="R14" i="79" s="1"/>
+  <c r="Q8" i="79"/>
+  <c r="R8" i="79" s="1"/>
+  <c r="Q18" i="79"/>
+  <c r="R18" i="79" s="1"/>
+  <c r="Q12" i="79"/>
+  <c r="R12" i="79" s="1"/>
+  <c r="O19" i="78" l="1"/>
+  <c r="P19" i="78" s="1"/>
+  <c r="L19" i="78"/>
+  <c r="P18" i="78"/>
+  <c r="O18" i="78"/>
+  <c r="L18" i="78"/>
+  <c r="P17" i="78"/>
+  <c r="O17" i="78"/>
+  <c r="L17" i="78"/>
+  <c r="Q17" i="78" s="1"/>
+  <c r="R17" i="78" s="1"/>
+  <c r="P16" i="78"/>
+  <c r="O16" i="78"/>
+  <c r="L16" i="78"/>
+  <c r="Q16" i="78" s="1"/>
+  <c r="R16" i="78" s="1"/>
+  <c r="P15" i="78"/>
+  <c r="O15" i="78"/>
+  <c r="L15" i="78"/>
+  <c r="Q15" i="78" s="1"/>
+  <c r="R15" i="78" s="1"/>
+  <c r="P14" i="78"/>
+  <c r="O14" i="78"/>
+  <c r="L14" i="78"/>
+  <c r="P13" i="78"/>
+  <c r="O13" i="78"/>
+  <c r="L13" i="78"/>
+  <c r="Q13" i="78" s="1"/>
+  <c r="P12" i="78"/>
+  <c r="O12" i="78"/>
+  <c r="L12" i="78"/>
+  <c r="Q12" i="78" s="1"/>
+  <c r="R12" i="78" s="1"/>
+  <c r="O11" i="78"/>
+  <c r="P11" i="78" s="1"/>
+  <c r="L11" i="78"/>
+  <c r="P10" i="78"/>
+  <c r="O10" i="78"/>
+  <c r="L10" i="78"/>
+  <c r="Q10" i="78" s="1"/>
+  <c r="R10" i="78" s="1"/>
+  <c r="O9" i="78"/>
+  <c r="P9" i="78" s="1"/>
+  <c r="L9" i="78"/>
+  <c r="O8" i="78"/>
+  <c r="P8" i="78" s="1"/>
+  <c r="L8" i="78"/>
+  <c r="O7" i="78"/>
+  <c r="P7" i="78" s="1"/>
+  <c r="L7" i="78"/>
+  <c r="O6" i="78"/>
+  <c r="P6" i="78" s="1"/>
+  <c r="L6" i="78"/>
+  <c r="P5" i="78"/>
+  <c r="O5" i="78"/>
+  <c r="L5" i="78"/>
+  <c r="Q5" i="78" s="1"/>
+  <c r="R5" i="78" s="1"/>
+  <c r="Q19" i="78" l="1"/>
+  <c r="Q14" i="78"/>
+  <c r="Q11" i="78"/>
+  <c r="Q9" i="78"/>
+  <c r="Q8" i="78"/>
+  <c r="Q7" i="78"/>
+  <c r="Q6" i="78"/>
+  <c r="Q18" i="78"/>
+  <c r="R18" i="78" s="1"/>
+  <c r="R19" i="78" l="1"/>
+  <c r="R14" i="78"/>
+  <c r="R11" i="78"/>
+  <c r="R9" i="78"/>
+  <c r="R8" i="78"/>
+  <c r="R7" i="78"/>
+  <c r="R6" i="78"/>
+  <c r="P19" i="77" l="1"/>
+  <c r="O19" i="77"/>
+  <c r="L19" i="77"/>
+  <c r="Q19" i="77" s="1"/>
+  <c r="R19" i="77" s="1"/>
+  <c r="P18" i="77"/>
+  <c r="O18" i="77"/>
+  <c r="L18" i="77"/>
+  <c r="Q18" i="77" s="1"/>
+  <c r="R18" i="77" s="1"/>
+  <c r="P17" i="77"/>
+  <c r="O17" i="77"/>
+  <c r="L17" i="77"/>
+  <c r="Q17" i="77" s="1"/>
+  <c r="R17" i="77" s="1"/>
+  <c r="P16" i="77"/>
+  <c r="O16" i="77"/>
+  <c r="L16" i="77"/>
+  <c r="Q16" i="77" s="1"/>
+  <c r="P15" i="77"/>
+  <c r="O15" i="77"/>
+  <c r="L15" i="77"/>
+  <c r="Q15" i="77" s="1"/>
+  <c r="P14" i="77"/>
+  <c r="O14" i="77"/>
+  <c r="L14" i="77"/>
+  <c r="Q14" i="77" s="1"/>
+  <c r="P13" i="77"/>
+  <c r="O13" i="77"/>
+  <c r="L13" i="77"/>
+  <c r="O12" i="77"/>
+  <c r="P12" i="77" s="1"/>
+  <c r="L12" i="77"/>
+  <c r="P11" i="77"/>
+  <c r="O11" i="77"/>
+  <c r="L11" i="77"/>
+  <c r="P10" i="77"/>
+  <c r="O10" i="77"/>
+  <c r="L10" i="77"/>
+  <c r="O9" i="77"/>
+  <c r="P9" i="77" s="1"/>
+  <c r="L9" i="77"/>
+  <c r="O8" i="77"/>
+  <c r="P8" i="77" s="1"/>
+  <c r="L8" i="77"/>
+  <c r="O7" i="77"/>
+  <c r="P7" i="77" s="1"/>
+  <c r="L7" i="77"/>
+  <c r="P6" i="77"/>
+  <c r="O6" i="77"/>
+  <c r="L6" i="77"/>
+  <c r="Q6" i="77" s="1"/>
+  <c r="P5" i="77"/>
+  <c r="O5" i="77"/>
+  <c r="L5" i="77"/>
+  <c r="Q5" i="77" s="1"/>
+  <c r="R5" i="77" s="1"/>
+  <c r="P19" i="76"/>
+  <c r="O19" i="76"/>
+  <c r="L19" i="76"/>
+  <c r="Q19" i="76" s="1"/>
+  <c r="R19" i="76" s="1"/>
+  <c r="P18" i="76"/>
+  <c r="O18" i="76"/>
+  <c r="L18" i="76"/>
+  <c r="Q18" i="76" s="1"/>
+  <c r="R18" i="76" s="1"/>
+  <c r="P17" i="76"/>
+  <c r="O17" i="76"/>
+  <c r="L17" i="76"/>
+  <c r="Q17" i="76" s="1"/>
+  <c r="R17" i="76" s="1"/>
+  <c r="P16" i="76"/>
+  <c r="O16" i="76"/>
+  <c r="L16" i="76"/>
+  <c r="Q16" i="76" s="1"/>
+  <c r="R16" i="76" s="1"/>
+  <c r="P15" i="76"/>
+  <c r="O15" i="76"/>
+  <c r="L15" i="76"/>
+  <c r="Q15" i="76" s="1"/>
+  <c r="P14" i="76"/>
+  <c r="O14" i="76"/>
+  <c r="L14" i="76"/>
+  <c r="Q14" i="76" s="1"/>
+  <c r="P13" i="76"/>
+  <c r="O13" i="76"/>
+  <c r="L13" i="76"/>
+  <c r="Q13" i="76" s="1"/>
+  <c r="R13" i="76" s="1"/>
+  <c r="P12" i="76"/>
+  <c r="O12" i="76"/>
+  <c r="L12" i="76"/>
+  <c r="Q12" i="76" s="1"/>
+  <c r="R12" i="76" s="1"/>
+  <c r="P11" i="76"/>
+  <c r="O11" i="76"/>
+  <c r="L11" i="76"/>
+  <c r="Q11" i="76" s="1"/>
+  <c r="R11" i="76" s="1"/>
+  <c r="P10" i="76"/>
+  <c r="O10" i="76"/>
+  <c r="L10" i="76"/>
+  <c r="Q10" i="76" s="1"/>
+  <c r="R10" i="76" s="1"/>
+  <c r="P9" i="76"/>
+  <c r="O9" i="76"/>
+  <c r="L9" i="76"/>
+  <c r="Q9" i="76" s="1"/>
+  <c r="P8" i="76"/>
+  <c r="O8" i="76"/>
+  <c r="L8" i="76"/>
+  <c r="Q8" i="76" s="1"/>
+  <c r="R8" i="76" s="1"/>
+  <c r="P7" i="76"/>
+  <c r="O7" i="76"/>
+  <c r="L7" i="76"/>
+  <c r="Q7" i="76" s="1"/>
+  <c r="P6" i="76"/>
+  <c r="O6" i="76"/>
+  <c r="L6" i="76"/>
+  <c r="Q6" i="76" s="1"/>
+  <c r="P5" i="76"/>
+  <c r="O5" i="76"/>
+  <c r="L5" i="76"/>
+  <c r="Q5" i="76" s="1"/>
+  <c r="R5" i="76" s="1"/>
+  <c r="P19" i="75"/>
+  <c r="O19" i="75"/>
+  <c r="L19" i="75"/>
+  <c r="Q19" i="75" s="1"/>
+  <c r="R19" i="75" s="1"/>
+  <c r="O18" i="75"/>
+  <c r="P18" i="75" s="1"/>
+  <c r="L18" i="75"/>
+  <c r="P17" i="75"/>
+  <c r="O17" i="75"/>
+  <c r="L17" i="75"/>
+  <c r="Q17" i="75" s="1"/>
+  <c r="R17" i="75" s="1"/>
+  <c r="P16" i="75"/>
+  <c r="O16" i="75"/>
+  <c r="L16" i="75"/>
+  <c r="Q16" i="75" s="1"/>
+  <c r="R16" i="75" s="1"/>
+  <c r="O15" i="75"/>
+  <c r="P15" i="75" s="1"/>
+  <c r="L15" i="75"/>
+  <c r="P14" i="75"/>
+  <c r="O14" i="75"/>
+  <c r="L14" i="75"/>
+  <c r="P13" i="75"/>
+  <c r="O13" i="75"/>
+  <c r="L13" i="75"/>
+  <c r="Q13" i="75" s="1"/>
+  <c r="R13" i="75" s="1"/>
+  <c r="O12" i="75"/>
+  <c r="P12" i="75" s="1"/>
+  <c r="L12" i="75"/>
+  <c r="O11" i="75"/>
+  <c r="P11" i="75" s="1"/>
+  <c r="L11" i="75"/>
+  <c r="P10" i="75"/>
+  <c r="O10" i="75"/>
+  <c r="L10" i="75"/>
+  <c r="Q10" i="75" s="1"/>
+  <c r="P9" i="75"/>
+  <c r="O9" i="75"/>
+  <c r="L9" i="75"/>
+  <c r="Q9" i="75" s="1"/>
+  <c r="O8" i="75"/>
+  <c r="P8" i="75" s="1"/>
+  <c r="L8" i="75"/>
+  <c r="P7" i="75"/>
+  <c r="O7" i="75"/>
+  <c r="L7" i="75"/>
+  <c r="O6" i="75"/>
+  <c r="P6" i="75" s="1"/>
+  <c r="L6" i="75"/>
+  <c r="P5" i="75"/>
+  <c r="O5" i="75"/>
+  <c r="L5" i="75"/>
+  <c r="Q5" i="75" s="1"/>
+  <c r="R5" i="75" s="1"/>
+  <c r="P19" i="82"/>
+  <c r="O19" i="82"/>
+  <c r="L19" i="82"/>
+  <c r="Q19" i="82" s="1"/>
+  <c r="R19" i="82" s="1"/>
+  <c r="O18" i="82"/>
+  <c r="P18" i="82" s="1"/>
+  <c r="L18" i="82"/>
+  <c r="P17" i="82"/>
+  <c r="O17" i="82"/>
+  <c r="L17" i="82"/>
+  <c r="Q17" i="82" s="1"/>
+  <c r="R17" i="82" s="1"/>
+  <c r="P16" i="82"/>
+  <c r="O16" i="82"/>
+  <c r="L16" i="82"/>
+  <c r="Q16" i="82" s="1"/>
+  <c r="R16" i="82" s="1"/>
+  <c r="P15" i="82"/>
+  <c r="O15" i="82"/>
+  <c r="L15" i="82"/>
+  <c r="Q15" i="82" s="1"/>
+  <c r="R15" i="82" s="1"/>
+  <c r="P14" i="82"/>
+  <c r="O14" i="82"/>
+  <c r="L14" i="82"/>
+  <c r="Q14" i="82" s="1"/>
+  <c r="R14" i="82" s="1"/>
+  <c r="P13" i="82"/>
+  <c r="O13" i="82"/>
+  <c r="L13" i="82"/>
+  <c r="Q13" i="82" s="1"/>
+  <c r="R13" i="82" s="1"/>
+  <c r="P12" i="82"/>
+  <c r="O12" i="82"/>
+  <c r="L12" i="82"/>
+  <c r="Q12" i="82" s="1"/>
+  <c r="R12" i="82" s="1"/>
+  <c r="P11" i="82"/>
+  <c r="O11" i="82"/>
+  <c r="L11" i="82"/>
+  <c r="Q11" i="82" s="1"/>
+  <c r="R11" i="82" s="1"/>
+  <c r="O10" i="82"/>
+  <c r="P10" i="82" s="1"/>
+  <c r="L10" i="82"/>
+  <c r="P9" i="82"/>
+  <c r="O9" i="82"/>
+  <c r="L9" i="82"/>
+  <c r="Q9" i="82" s="1"/>
+  <c r="R9" i="82" s="1"/>
+  <c r="P8" i="82"/>
+  <c r="O8" i="82"/>
+  <c r="L8" i="82"/>
+  <c r="Q8" i="82" s="1"/>
+  <c r="R8" i="82" s="1"/>
+  <c r="P7" i="82"/>
+  <c r="O7" i="82"/>
+  <c r="L7" i="82"/>
+  <c r="Q7" i="82" s="1"/>
+  <c r="R7" i="82" s="1"/>
+  <c r="P6" i="82"/>
+  <c r="O6" i="82"/>
+  <c r="L6" i="82"/>
+  <c r="Q6" i="82" s="1"/>
+  <c r="P5" i="82"/>
+  <c r="O5" i="82"/>
+  <c r="L5" i="82"/>
+  <c r="Q5" i="82" s="1"/>
+  <c r="R5" i="82" s="1"/>
+  <c r="L20" i="74"/>
+  <c r="Q20" i="74" s="1"/>
+  <c r="P20" i="74"/>
+  <c r="O20" i="74"/>
+  <c r="P19" i="74"/>
+  <c r="O19" i="74"/>
+  <c r="L19" i="74"/>
+  <c r="Q19" i="74" s="1"/>
+  <c r="R19" i="74" s="1"/>
+  <c r="P18" i="74"/>
+  <c r="O18" i="74"/>
+  <c r="L18" i="74"/>
+  <c r="Q18" i="74" s="1"/>
+  <c r="P17" i="74"/>
+  <c r="O17" i="74"/>
+  <c r="L17" i="74"/>
+  <c r="Q17" i="74" s="1"/>
+  <c r="R17" i="74" s="1"/>
+  <c r="O16" i="74"/>
+  <c r="P16" i="74" s="1"/>
+  <c r="L16" i="74"/>
+  <c r="P15" i="74"/>
+  <c r="O15" i="74"/>
+  <c r="L15" i="74"/>
+  <c r="Q15" i="74" s="1"/>
+  <c r="R15" i="74" s="1"/>
+  <c r="O14" i="74"/>
+  <c r="P14" i="74" s="1"/>
+  <c r="L14" i="74"/>
+  <c r="P13" i="74"/>
+  <c r="O13" i="74"/>
+  <c r="L13" i="74"/>
+  <c r="Q13" i="74" s="1"/>
+  <c r="R13" i="74" s="1"/>
+  <c r="P12" i="74"/>
+  <c r="O12" i="74"/>
+  <c r="L12" i="74"/>
+  <c r="P11" i="74"/>
+  <c r="O11" i="74"/>
+  <c r="L11" i="74"/>
+  <c r="Q11" i="74" s="1"/>
+  <c r="R11" i="74" s="1"/>
+  <c r="P10" i="74"/>
+  <c r="O10" i="74"/>
+  <c r="L10" i="74"/>
+  <c r="P9" i="74"/>
+  <c r="O9" i="74"/>
+  <c r="L9" i="74"/>
+  <c r="Q9" i="74" s="1"/>
+  <c r="R9" i="74" s="1"/>
+  <c r="P8" i="74"/>
+  <c r="O8" i="74"/>
+  <c r="L8" i="74"/>
+  <c r="O7" i="74"/>
+  <c r="P7" i="74" s="1"/>
+  <c r="L7" i="74"/>
+  <c r="P6" i="74"/>
+  <c r="O6" i="74"/>
+  <c r="L6" i="74"/>
+  <c r="Q6" i="74" s="1"/>
+  <c r="P5" i="74"/>
+  <c r="O5" i="74"/>
+  <c r="L5" i="74"/>
+  <c r="Q5" i="74" s="1"/>
+  <c r="R5" i="74" s="1"/>
+  <c r="P19" i="73"/>
   <c r="O19" i="73"/>
   <c r="L19" i="73"/>
   <c r="Q19" i="73" s="1"/>
   <c r="R19" i="73" s="1"/>
   <c r="P18" i="73"/>
   <c r="O18" i="73"/>
   <c r="L18" i="73"/>
   <c r="Q18" i="73" s="1"/>
   <c r="R18" i="73" s="1"/>
   <c r="P17" i="73"/>
   <c r="O17" i="73"/>
   <c r="L17" i="73"/>
   <c r="Q17" i="73" s="1"/>
   <c r="R17" i="73" s="1"/>
   <c r="P16" i="73"/>
   <c r="O16" i="73"/>
   <c r="L16" i="73"/>
-  <c r="Q16" i="73" s="1"/>
-  <c r="R16" i="73" s="1"/>
   <c r="P15" i="73"/>
   <c r="O15" i="73"/>
   <c r="L15" i="73"/>
   <c r="Q15" i="73" s="1"/>
   <c r="R15" i="73" s="1"/>
   <c r="P14" i="73"/>
   <c r="O14" i="73"/>
   <c r="L14" i="73"/>
-  <c r="Q14" i="73" s="1"/>
-  <c r="R14" i="73" s="1"/>
   <c r="P13" i="73"/>
   <c r="O13" i="73"/>
   <c r="L13" i="73"/>
-  <c r="Q13" i="73" s="1"/>
-[...2 lines deleted...]
-  <c r="R12" i="73" s="1"/>
   <c r="P12" i="73"/>
   <c r="O12" i="73"/>
   <c r="L12" i="73"/>
-  <c r="P11" i="73"/>
+  <c r="Q12" i="73" s="1"/>
   <c r="O11" i="73"/>
+  <c r="P11" i="73" s="1"/>
   <c r="L11" i="73"/>
-  <c r="Q11" i="73" s="1"/>
-[...1 lines deleted...]
-  <c r="P10" i="73"/>
   <c r="O10" i="73"/>
+  <c r="P10" i="73" s="1"/>
   <c r="L10" i="73"/>
-  <c r="Q10" i="73" s="1"/>
-  <c r="R10" i="73" s="1"/>
   <c r="P9" i="73"/>
   <c r="O9" i="73"/>
   <c r="L9" i="73"/>
   <c r="Q9" i="73" s="1"/>
   <c r="R9" i="73" s="1"/>
   <c r="P8" i="73"/>
   <c r="O8" i="73"/>
   <c r="L8" i="73"/>
-  <c r="Q8" i="73" s="1"/>
-  <c r="R8" i="73" s="1"/>
   <c r="P7" i="73"/>
   <c r="O7" i="73"/>
   <c r="L7" i="73"/>
   <c r="Q7" i="73" s="1"/>
-  <c r="R7" i="73" s="1"/>
   <c r="P6" i="73"/>
   <c r="O6" i="73"/>
   <c r="L6" i="73"/>
-  <c r="Q6" i="73" s="1"/>
-  <c r="R6" i="73" s="1"/>
   <c r="P5" i="73"/>
   <c r="O5" i="73"/>
   <c r="L5" i="73"/>
   <c r="Q5" i="73" s="1"/>
   <c r="R5" i="73" s="1"/>
   <c r="L7" i="72"/>
   <c r="Y18" i="27" a="1"/>
   <c r="Y18" i="27" s="1"/>
   <c r="Y17" i="27" a="1"/>
   <c r="Y17" i="27" s="1"/>
   <c r="Y16" i="27"/>
   <c r="Y16" i="27" a="1"/>
   <c r="Y15" i="27" a="1"/>
   <c r="Y15" i="27" s="1"/>
   <c r="Y14" i="27" a="1"/>
   <c r="Y14" i="27" s="1"/>
   <c r="Y13" i="27" a="1"/>
   <c r="Y13" i="27" s="1"/>
   <c r="Y12" i="27" a="1"/>
   <c r="Y12" i="27" s="1"/>
   <c r="Y11" i="27"/>
   <c r="Y11" i="27" a="1"/>
   <c r="Y10" i="27" a="1"/>
   <c r="Y10" i="27" s="1"/>
   <c r="Y9" i="27" a="1"/>
@@ -728,54 +1186,54 @@
   <c r="R11" i="63" s="1"/>
   <c r="P10" i="63"/>
   <c r="O10" i="63"/>
   <c r="L10" i="63"/>
   <c r="P9" i="63"/>
   <c r="O9" i="63"/>
   <c r="L9" i="63"/>
   <c r="Q9" i="63" s="1"/>
   <c r="P8" i="63"/>
   <c r="O8" i="63"/>
   <c r="L8" i="63"/>
   <c r="P7" i="63"/>
   <c r="O7" i="63"/>
   <c r="L7" i="63"/>
   <c r="Q7" i="63" s="1"/>
   <c r="O6" i="63"/>
   <c r="P6" i="63" s="1"/>
   <c r="L6" i="63"/>
   <c r="P5" i="63"/>
   <c r="O5" i="63"/>
   <c r="L5" i="63"/>
   <c r="Q5" i="63" s="1"/>
   <c r="R5" i="63" s="1"/>
   <c r="T17" i="85" a="1"/>
   <c r="T17" i="85" s="1"/>
-  <c r="T16" i="85"/>
   <c r="T16" i="85" a="1"/>
-  <c r="T15" i="85"/>
+  <c r="T16" i="85" s="1"/>
   <c r="T15" i="85" a="1"/>
+  <c r="T15" i="85" s="1"/>
   <c r="T14" i="85" a="1"/>
   <c r="T14" i="85" s="1"/>
   <c r="T13" i="85" a="1"/>
   <c r="T13" i="85" s="1"/>
   <c r="T11" i="85" a="1"/>
   <c r="T11" i="85" s="1"/>
   <c r="T10" i="85" a="1"/>
   <c r="T10" i="85" s="1"/>
   <c r="T9" i="85" a="1"/>
   <c r="T9" i="85" s="1"/>
   <c r="T8" i="85" a="1"/>
   <c r="T8" i="85" s="1"/>
   <c r="T7" i="85" a="1"/>
   <c r="T7" i="85" s="1"/>
   <c r="T6" i="85" a="1"/>
   <c r="T6" i="85" s="1"/>
   <c r="T5" i="85" a="1"/>
   <c r="T5" i="85" s="1"/>
   <c r="T4" i="85" a="1"/>
   <c r="T4" i="85" s="1"/>
   <c r="T3" i="85" a="1"/>
   <c r="T3" i="85" s="1"/>
   <c r="T12" i="85" a="1"/>
   <c r="T12" i="85" s="1"/>
   <c r="P19" i="62"/>
@@ -936,51 +1394,85 @@
   <c r="L13" i="60"/>
   <c r="O12" i="60"/>
   <c r="P12" i="60" s="1"/>
   <c r="L12" i="60"/>
   <c r="O11" i="60"/>
   <c r="P11" i="60" s="1"/>
   <c r="L11" i="60"/>
   <c r="O10" i="60"/>
   <c r="P10" i="60" s="1"/>
   <c r="L10" i="60"/>
   <c r="P9" i="60"/>
   <c r="O9" i="60"/>
   <c r="L9" i="60"/>
   <c r="P8" i="60"/>
   <c r="O8" i="60"/>
   <c r="L8" i="60"/>
   <c r="Q8" i="60" s="1"/>
   <c r="R8" i="60" s="1"/>
   <c r="L7" i="60"/>
   <c r="L6" i="60"/>
   <c r="P5" i="60"/>
   <c r="O5" i="60"/>
   <c r="L5" i="60"/>
   <c r="Q5" i="60" s="1"/>
   <c r="R5" i="60" s="1"/>
-  <c r="Z5" i="27" l="1"/>
+  <c r="Q7" i="77" l="1"/>
+  <c r="Q11" i="77"/>
+  <c r="Q8" i="77"/>
+  <c r="Q12" i="77"/>
+  <c r="Q9" i="77"/>
+  <c r="Q13" i="77"/>
+  <c r="R13" i="77" s="1"/>
+  <c r="Q10" i="77"/>
+  <c r="Q15" i="75"/>
+  <c r="Q18" i="75"/>
+  <c r="Q14" i="75"/>
+  <c r="Q11" i="75"/>
+  <c r="Q12" i="75"/>
+  <c r="Q7" i="75"/>
+  <c r="Q8" i="75"/>
+  <c r="Q6" i="75"/>
+  <c r="Q10" i="82"/>
+  <c r="Q18" i="82"/>
+  <c r="Q16" i="74"/>
+  <c r="Q10" i="74"/>
+  <c r="Q8" i="74"/>
+  <c r="Q7" i="74"/>
+  <c r="Q12" i="74"/>
+  <c r="Q14" i="74"/>
+  <c r="Q10" i="73"/>
+  <c r="Q14" i="73"/>
+  <c r="R14" i="73" s="1"/>
+  <c r="Q11" i="73"/>
+  <c r="Q8" i="73"/>
+  <c r="R8" i="73" s="1"/>
+  <c r="Q6" i="73"/>
+  <c r="Q16" i="73"/>
+  <c r="Q13" i="73"/>
+  <c r="R13" i="73" s="1"/>
+  <c r="Z5" i="27"/>
   <c r="Q13" i="72"/>
   <c r="Q7" i="72"/>
   <c r="Q17" i="72"/>
   <c r="R17" i="72" s="1"/>
   <c r="Q11" i="72"/>
   <c r="Q5" i="72"/>
   <c r="R5" i="72" s="1"/>
   <c r="Q15" i="72"/>
   <c r="R15" i="72" s="1"/>
   <c r="Q9" i="72"/>
   <c r="R9" i="72" s="1"/>
   <c r="Q19" i="72"/>
   <c r="R19" i="72" s="1"/>
   <c r="Q6" i="71"/>
   <c r="Q16" i="71"/>
   <c r="Q8" i="71"/>
   <c r="R8" i="71" s="1"/>
   <c r="Q10" i="71"/>
   <c r="Q14" i="71"/>
   <c r="R14" i="71" s="1"/>
   <c r="Q12" i="71"/>
   <c r="R12" i="71" s="1"/>
   <c r="Q6" i="83"/>
   <c r="R6" i="83" s="1"/>
   <c r="Q12" i="64"/>
@@ -1062,51 +1554,86 @@
   <c r="L13" i="59"/>
   <c r="P12" i="59"/>
   <c r="O12" i="59"/>
   <c r="L12" i="59"/>
   <c r="P11" i="59"/>
   <c r="O11" i="59"/>
   <c r="L11" i="59"/>
   <c r="O10" i="59"/>
   <c r="P10" i="59" s="1"/>
   <c r="L10" i="59"/>
   <c r="O9" i="59"/>
   <c r="P9" i="59" s="1"/>
   <c r="L9" i="59"/>
   <c r="P8" i="59"/>
   <c r="O8" i="59"/>
   <c r="L8" i="59"/>
   <c r="O7" i="59"/>
   <c r="P7" i="59" s="1"/>
   <c r="L7" i="59"/>
   <c r="O6" i="59"/>
   <c r="P6" i="59" s="1"/>
   <c r="L6" i="59"/>
   <c r="P5" i="59"/>
   <c r="O5" i="59"/>
   <c r="L5" i="59"/>
-  <c r="R7" i="83" l="1"/>
+  <c r="R12" i="77" l="1"/>
+  <c r="R14" i="77"/>
+  <c r="R10" i="77"/>
+  <c r="R6" i="77"/>
+  <c r="R9" i="77"/>
+  <c r="R15" i="77"/>
+  <c r="R8" i="77"/>
+  <c r="R11" i="77"/>
+  <c r="R7" i="77"/>
+  <c r="R9" i="75"/>
+  <c r="R15" i="75"/>
+  <c r="R18" i="75"/>
+  <c r="R14" i="75"/>
+  <c r="R11" i="75"/>
+  <c r="R10" i="75"/>
+  <c r="R12" i="75"/>
+  <c r="R7" i="75"/>
+  <c r="R6" i="75"/>
+  <c r="R8" i="75"/>
+  <c r="R18" i="82"/>
+  <c r="R10" i="82"/>
+  <c r="R6" i="82"/>
+  <c r="R20" i="74"/>
+  <c r="R14" i="74"/>
+  <c r="R16" i="74"/>
+  <c r="R12" i="74"/>
+  <c r="R10" i="74"/>
+  <c r="R8" i="74"/>
+  <c r="R6" i="74"/>
+  <c r="R7" i="74"/>
+  <c r="R16" i="73"/>
+  <c r="R6" i="73"/>
+  <c r="R11" i="73"/>
+  <c r="R7" i="73"/>
+  <c r="R10" i="73"/>
+  <c r="R7" i="83"/>
   <c r="R18" i="64"/>
   <c r="R9" i="64"/>
   <c r="R14" i="64"/>
   <c r="R7" i="64"/>
   <c r="R12" i="64"/>
   <c r="R6" i="64"/>
   <c r="R13" i="64"/>
   <c r="R18" i="63"/>
   <c r="R15" i="63"/>
   <c r="R12" i="63"/>
   <c r="R13" i="63"/>
   <c r="R7" i="63"/>
   <c r="R6" i="63"/>
   <c r="R6" i="62"/>
   <c r="R14" i="62"/>
   <c r="R10" i="62"/>
   <c r="R7" i="62"/>
   <c r="R11" i="61"/>
   <c r="R9" i="61"/>
   <c r="R10" i="61"/>
   <c r="R13" i="61"/>
   <c r="R12" i="61"/>
   <c r="R7" i="61"/>
   <c r="R18" i="61"/>
   <c r="R6" i="60"/>
@@ -1520,78 +2047,78 @@
   <c r="S10" i="27" s="1"/>
   <c r="S9" i="27" a="1"/>
   <c r="S9" i="27" s="1"/>
   <c r="S8" i="27" a="1"/>
   <c r="S8" i="27" s="1"/>
   <c r="S7" i="27" a="1"/>
   <c r="S7" i="27" s="1"/>
   <c r="S6" i="27" a="1"/>
   <c r="S6" i="27" s="1"/>
   <c r="S5" i="27" a="1"/>
   <c r="S5" i="27" s="1"/>
   <c r="S4" i="27" a="1"/>
   <c r="S4" i="27" s="1"/>
   <c r="Q22" i="1"/>
   <c r="R22" i="1" s="1"/>
   <c r="O25" i="1"/>
   <c r="O24" i="1"/>
   <c r="O23" i="1"/>
   <c r="O22" i="1"/>
   <c r="O21" i="1"/>
   <c r="O20" i="1"/>
   <c r="O19" i="1"/>
   <c r="O18" i="1"/>
   <c r="O17" i="1"/>
   <c r="O16" i="1"/>
+  <c r="P16" i="1" s="1"/>
   <c r="O15" i="1"/>
   <c r="O14" i="1"/>
   <c r="O13" i="1"/>
   <c r="O12" i="1"/>
   <c r="O11" i="1"/>
+  <c r="P11" i="1" s="1"/>
   <c r="O10" i="1"/>
+  <c r="P10" i="1" s="1"/>
   <c r="O9" i="1"/>
   <c r="O8" i="1"/>
   <c r="O7" i="1"/>
+  <c r="P7" i="1" s="1"/>
   <c r="P25" i="1"/>
   <c r="P24" i="1"/>
   <c r="P23" i="1"/>
   <c r="P22" i="1"/>
   <c r="P21" i="1"/>
   <c r="P20" i="1"/>
   <c r="P19" i="1"/>
   <c r="P18" i="1"/>
   <c r="P17" i="1"/>
-  <c r="P16" i="1"/>
   <c r="P15" i="1"/>
   <c r="P14" i="1"/>
   <c r="P13" i="1"/>
   <c r="P12" i="1"/>
-  <c r="P11" i="1"/>
-  <c r="P10" i="1"/>
   <c r="P9" i="1"/>
   <c r="P8" i="1"/>
-  <c r="P7" i="1"/>
   <c r="O6" i="1"/>
   <c r="P6" i="1" s="1"/>
   <c r="O5" i="1"/>
   <c r="P5" i="1" s="1"/>
   <c r="AK17" i="27" a="1"/>
   <c r="AK17" i="27" s="1"/>
   <c r="AL17" i="27" s="1"/>
   <c r="AK16" i="27" a="1"/>
   <c r="AK16" i="27" s="1"/>
   <c r="AL16" i="27" s="1"/>
   <c r="AK15" i="27" a="1"/>
   <c r="AK15" i="27" s="1"/>
   <c r="AL15" i="27" s="1"/>
   <c r="AK14" i="27" a="1"/>
   <c r="AK14" i="27" s="1"/>
   <c r="AK13" i="27" a="1"/>
   <c r="AK13" i="27" s="1"/>
   <c r="AL13" i="27" s="1"/>
   <c r="AK12" i="27" a="1"/>
   <c r="AK12" i="27" s="1"/>
   <c r="AK11" i="27" a="1"/>
   <c r="AK11" i="27" s="1"/>
   <c r="AL11" i="27" s="1"/>
   <c r="AK10" i="27" a="1"/>
   <c r="AK10" i="27" s="1"/>
@@ -1626,75 +2153,71 @@
   <c r="AH16" i="84"/>
   <c r="AH15" i="84"/>
   <c r="AH14" i="84"/>
   <c r="AH13" i="84"/>
   <c r="AH12" i="84"/>
   <c r="AH11" i="84"/>
   <c r="AH10" i="84"/>
   <c r="AH9" i="84"/>
   <c r="AH8" i="84"/>
   <c r="AH7" i="84"/>
   <c r="AH6" i="84"/>
   <c r="AH5" i="84"/>
   <c r="AH4" i="84"/>
   <c r="T17" i="27" l="1"/>
   <c r="T13" i="27"/>
   <c r="T6" i="27"/>
   <c r="AR15" i="27"/>
   <c r="T16" i="27"/>
   <c r="AP15" i="27"/>
   <c r="AN15" i="27"/>
   <c r="AP17" i="27"/>
   <c r="AN17" i="27"/>
   <c r="AR17" i="27"/>
   <c r="AN16" i="27"/>
   <c r="Q16" i="1"/>
-  <c r="R16" i="1" s="1"/>
   <c r="Q7" i="1"/>
-  <c r="R7" i="1" s="1"/>
   <c r="Q17" i="1"/>
   <c r="R17" i="1" s="1"/>
   <c r="Q8" i="1"/>
   <c r="R8" i="1" s="1"/>
   <c r="Q18" i="1"/>
   <c r="R18" i="1" s="1"/>
   <c r="Q9" i="1"/>
   <c r="R9" i="1" s="1"/>
   <c r="Q19" i="1"/>
   <c r="R19" i="1" s="1"/>
   <c r="Q20" i="1"/>
   <c r="R20" i="1" s="1"/>
   <c r="Q21" i="1"/>
   <c r="R21" i="1" s="1"/>
   <c r="Q13" i="1"/>
   <c r="R13" i="1" s="1"/>
   <c r="Q23" i="1"/>
   <c r="R23" i="1" s="1"/>
   <c r="Q10" i="1"/>
-  <c r="R10" i="1" s="1"/>
   <c r="Q11" i="1"/>
-  <c r="R11" i="1" s="1"/>
   <c r="Q12" i="1"/>
   <c r="R12" i="1" s="1"/>
   <c r="Q14" i="1"/>
   <c r="R14" i="1" s="1"/>
   <c r="Q24" i="1"/>
   <c r="R24" i="1" s="1"/>
   <c r="Q15" i="1"/>
   <c r="R15" i="1" s="1"/>
   <c r="Q25" i="1"/>
   <c r="R25" i="1" s="1"/>
   <c r="Q6" i="1"/>
   <c r="Q5" i="1"/>
   <c r="AL10" i="27"/>
   <c r="AL14" i="27"/>
   <c r="AL4" i="27"/>
   <c r="AL6" i="27"/>
   <c r="AL5" i="27"/>
   <c r="AL12" i="27"/>
   <c r="AI10" i="84"/>
   <c r="AI12" i="84"/>
   <c r="AI13" i="84"/>
   <c r="AI5" i="84"/>
   <c r="AI11" i="84"/>
   <c r="AI4" i="84"/>
   <c r="AI15" i="84"/>
@@ -1706,51 +2229,55 @@
   <c r="AI9" i="84"/>
   <c r="AI3" i="84"/>
   <c r="AL7" i="27"/>
   <c r="AR16" i="27"/>
   <c r="U4" i="85"/>
   <c r="U12" i="85"/>
   <c r="T8" i="27"/>
   <c r="AP8" i="27" s="1"/>
   <c r="T5" i="27"/>
   <c r="T10" i="27"/>
   <c r="T4" i="27"/>
   <c r="T9" i="27"/>
   <c r="T12" i="27"/>
   <c r="T11" i="27"/>
   <c r="T14" i="27"/>
   <c r="T7" i="27"/>
   <c r="U5" i="85"/>
   <c r="U7" i="85"/>
   <c r="U11" i="85"/>
   <c r="U10" i="85"/>
   <c r="U13" i="85"/>
   <c r="U6" i="85"/>
   <c r="U8" i="85"/>
   <c r="U9" i="85"/>
   <c r="U3" i="85"/>
-  <c r="AP12" i="27" l="1"/>
+  <c r="R16" i="1" l="1"/>
+  <c r="R11" i="1"/>
+  <c r="R10" i="1"/>
+  <c r="R7" i="1"/>
+  <c r="AP12" i="27"/>
   <c r="AR7" i="27"/>
   <c r="AR10" i="27"/>
   <c r="AP10" i="27"/>
   <c r="AR8" i="27"/>
   <c r="AR9" i="27"/>
   <c r="AN11" i="27"/>
   <c r="AN9" i="27"/>
   <c r="AP6" i="27"/>
   <c r="AN8" i="27"/>
   <c r="AR14" i="27"/>
   <c r="AP14" i="27"/>
   <c r="R6" i="1"/>
   <c r="R5" i="1"/>
   <c r="AP16" i="27"/>
   <c r="AR6" i="27"/>
   <c r="AR4" i="27"/>
   <c r="AP9" i="27"/>
   <c r="AR13" i="27"/>
   <c r="AR12" i="27"/>
   <c r="AP13" i="27"/>
   <c r="AR11" i="27"/>
   <c r="AP11" i="27"/>
   <c r="AN12" i="27" l="1"/>
   <c r="AP5" i="27"/>
   <c r="AN14" i="27"/>
@@ -1767,51 +2294,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2984" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3953" uniqueCount="279">
   <si>
     <t xml:space="preserve">STARTER: </t>
   </si>
   <si>
     <t>LØP NR:</t>
   </si>
   <si>
     <t>DATO:</t>
   </si>
   <si>
     <t>kom.</t>
   </si>
   <si>
     <t>Seil nr.</t>
   </si>
   <si>
     <t>Eier</t>
   </si>
   <si>
     <t>Tlf</t>
   </si>
   <si>
     <t>Båttype</t>
   </si>
   <si>
@@ -2617,50 +3144,80 @@
     <t>Sum3 av 4</t>
   </si>
   <si>
     <t>Erik Gurmark (start fra båt)</t>
   </si>
   <si>
     <t>11c (respitt)</t>
   </si>
   <si>
     <t>4B m. Stopp etter 60 min</t>
   </si>
   <si>
     <t>Ove Størholt (+47 93021759)</t>
   </si>
   <si>
     <t>Egentlig Hermine</t>
   </si>
   <si>
     <t>7D (respitt)</t>
   </si>
   <si>
     <t>7D ((respitt)</t>
   </si>
   <si>
     <t>Seilte Hermine</t>
+  </si>
+  <si>
+    <t>Gustav Sletsjøe (+47 90993244)</t>
+  </si>
+  <si>
+    <t>Flirt IV</t>
+  </si>
+  <si>
+    <t>Restaurert</t>
+  </si>
+  <si>
+    <t>Treseiler</t>
+  </si>
+  <si>
+    <t>??</t>
+  </si>
+  <si>
+    <t>Manglet rating</t>
+  </si>
+  <si>
+    <t>DNF (spinnaker i vannet)</t>
+  </si>
+  <si>
+    <t>Sverre Tangerud (start fra båt)</t>
+  </si>
+  <si>
+    <t>Til Tønsberg</t>
+  </si>
+  <si>
+    <t>Tommy Gundersen &amp; Alexander Harm-Christensen (IOR)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="[&lt;=99999999]##_ ##_ ##_ ##;\(\+##\)_ ##_ ##_ ##_ ##"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.000"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="hh:mm:ss;@"/>
     <numFmt numFmtId="169" formatCode="0.0000_);\(0.0000\)"/>
     <numFmt numFmtId="170" formatCode="d\.\ mmm"/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -4967,55 +5524,55 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X25"/>
   <sheetViews>
-    <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <pane xSplit="4" ySplit="4" topLeftCell="E9" activePane="bottomRight" state="frozenSplit"/>
+    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A4" sqref="A4:S19"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="A4:S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.5" style="149" customWidth="1"/>
     <col min="2" max="2" width="11" style="157" customWidth="1"/>
     <col min="3" max="3" width="18.5" style="150" customWidth="1"/>
     <col min="4" max="4" width="11.5" style="150" customWidth="1"/>
     <col min="5" max="6" width="14.1640625" style="150" customWidth="1"/>
     <col min="7" max="7" width="14" style="150" customWidth="1"/>
     <col min="8" max="10" width="8.83203125" style="99" customWidth="1"/>
     <col min="11" max="12" width="8.83203125" style="130" customWidth="1"/>
     <col min="13" max="16" width="8.83203125" style="99" customWidth="1"/>
     <col min="17" max="17" width="8.83203125" style="131" customWidth="1"/>
     <col min="18" max="18" width="8.83203125" style="99" customWidth="1"/>
     <col min="19" max="19" width="48.83203125" style="130" customWidth="1"/>
     <col min="20" max="20" width="10.6640625" style="130"/>
     <col min="21" max="21" width="27.6640625" style="124" customWidth="1"/>
     <col min="22" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="124" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="151" t="s">
         <v>136</v>
       </c>
@@ -5319,79 +5876,79 @@
       <c r="M7" s="220"/>
       <c r="N7" s="220"/>
       <c r="O7" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P7" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q7" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R7" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S7" s="279"/>
       <c r="T7" s="280"/>
       <c r="U7" s="279"/>
       <c r="V7" s="281"/>
       <c r="X7" s="281"/>
     </row>
     <row r="8" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="213" t="s">
-        <v>236</v>
+      <c r="A8" s="225" t="s">
+        <v>230</v>
       </c>
       <c r="B8" s="214" t="s">
         <v>175</v>
       </c>
       <c r="C8" s="230" t="s">
         <v>123</v>
       </c>
       <c r="D8" s="231" t="s">
         <v>229</v>
       </c>
       <c r="E8" s="216" t="s">
         <v>204</v>
       </c>
       <c r="F8" s="216" t="s">
         <v>205</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H8" s="232">
-        <v>1.0787</v>
+        <v>1.0768</v>
       </c>
       <c r="I8" s="232">
-        <v>1.0283</v>
+        <v>1.0266</v>
       </c>
       <c r="J8" s="232">
-        <v>1.0721000000000001</v>
+        <v>1.0703</v>
       </c>
       <c r="K8" s="228"/>
       <c r="L8" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M8" s="220"/>
       <c r="N8" s="220"/>
       <c r="O8" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P8" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q8" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R8" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S8" s="279"/>
@@ -5432,51 +5989,51 @@
         <v>1.0063</v>
       </c>
       <c r="K9" s="228"/>
       <c r="L9" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M9" s="220"/>
       <c r="N9" s="220"/>
       <c r="O9" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P9" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q9" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R9" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
-      <c r="S9" s="283"/>
+      <c r="S9" s="343"/>
       <c r="T9" s="280"/>
       <c r="U9" s="279"/>
       <c r="V9" s="281"/>
       <c r="X9" s="281"/>
     </row>
     <row r="10" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
         <v>177</v>
       </c>
       <c r="C10" s="226" t="s">
         <v>127</v>
       </c>
       <c r="D10" s="227" t="s">
         <v>225</v>
       </c>
       <c r="E10" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F10" s="216" t="s">
         <v>203</v>
       </c>
       <c r="G10" s="216" t="s">
@@ -5613,51 +6170,51 @@
         <v>0.95430000000000004</v>
       </c>
       <c r="K12" s="228"/>
       <c r="L12" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M12" s="220"/>
       <c r="N12" s="220"/>
       <c r="O12" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P12" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q12" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R12" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
-      <c r="S12" s="283"/>
+      <c r="S12" s="343"/>
       <c r="T12" s="280"/>
       <c r="U12" s="279"/>
     </row>
     <row r="13" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B13" s="214" t="s">
         <v>180</v>
       </c>
       <c r="C13" s="215" t="s">
         <v>189</v>
       </c>
       <c r="D13" s="215" t="s">
         <v>190</v>
       </c>
       <c r="E13" s="216"/>
       <c r="F13" s="216" t="s">
         <v>212</v>
       </c>
       <c r="G13" s="216" t="s">
         <v>129</v>
       </c>
       <c r="H13" s="232">
         <v>0.98740000000000006</v>
@@ -5669,51 +6226,51 @@
         <v>0.96750000000000003</v>
       </c>
       <c r="K13" s="236"/>
       <c r="L13" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M13" s="220"/>
       <c r="N13" s="220"/>
       <c r="O13" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P13" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q13" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R13" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
-      <c r="S13" s="283"/>
+      <c r="S13" s="343"/>
       <c r="T13" s="280"/>
       <c r="U13" s="282"/>
       <c r="V13" s="281"/>
       <c r="X13" s="281"/>
     </row>
     <row r="14" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
         <v>181</v>
       </c>
       <c r="C14" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="215" t="s">
         <v>191</v>
       </c>
       <c r="E14" s="216" t="s">
         <v>206</v>
       </c>
       <c r="F14" s="216" t="s">
         <v>213</v>
       </c>
       <c r="G14" s="216" t="s">
@@ -5729,51 +6286,51 @@
         <v>1.0511999999999999</v>
       </c>
       <c r="K14" s="236"/>
       <c r="L14" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M14" s="220"/>
       <c r="N14" s="220"/>
       <c r="O14" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P14" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q14" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R14" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
-      <c r="S14" s="283"/>
+      <c r="S14" s="343"/>
       <c r="T14" s="280"/>
       <c r="U14" s="279"/>
       <c r="V14" s="281"/>
       <c r="X14" s="281"/>
     </row>
     <row r="15" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="237" t="s">
         <v>237</v>
       </c>
       <c r="B15" s="214" t="s">
         <v>182</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="238" t="s">
         <v>192</v>
       </c>
       <c r="E15" s="216" t="s">
         <v>214</v>
       </c>
       <c r="F15" s="216" t="s">
         <v>215</v>
       </c>
       <c r="G15" s="216" t="s">
@@ -5818,57 +6375,57 @@
       <c r="X15" s="281"/>
     </row>
     <row r="16" spans="1:24" s="278" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
         <v>183</v>
       </c>
       <c r="C16" s="238" t="s">
         <v>193</v>
       </c>
       <c r="D16" s="238" t="s">
         <v>194</v>
       </c>
       <c r="E16" s="216" t="s">
         <v>204</v>
       </c>
       <c r="F16" s="216" t="s">
         <v>216</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="217">
-        <v>1.0388999999999999</v>
+        <v>1.0257000000000001</v>
       </c>
       <c r="I16" s="217">
-        <v>0.998</v>
+        <v>0.97260000000000002</v>
       </c>
       <c r="J16" s="217">
-        <v>1.0248999999999999</v>
+        <v>1.0137</v>
       </c>
       <c r="K16" s="240"/>
       <c r="L16" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M16" s="220"/>
       <c r="N16" s="220"/>
       <c r="O16" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P16" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q16" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R16" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S16" s="279"/>
@@ -6283,51 +6840,51 @@
       <c r="P25" s="187" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q25" s="188" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R25" s="189" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S25" s="122"/>
       <c r="T25" s="121"/>
       <c r="U25" s="122"/>
       <c r="V25" s="128"/>
       <c r="W25" s="129"/>
       <c r="X25" s="128"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:X20">
     <sortCondition ref="B5:B20"/>
   </sortState>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="57" orientation="landscape" copies="6" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EEEEC8A-6EE5-4178-B997-84610E2FC7F9}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T19"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="3" width="15.33203125" style="99" customWidth="1"/>
     <col min="4" max="5" width="10.6640625" style="99"/>
     <col min="6" max="6" width="13.33203125" style="99" customWidth="1"/>
     <col min="7" max="7" width="14" style="99" customWidth="1"/>
@@ -14552,128 +15109,132 @@
       </c>
       <c r="Q19" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R19" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S19" s="279"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8AE10A6-7991-9D4A-ACC8-36F4905924F0}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="K5" sqref="K5"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="3" width="15.83203125" style="99" customWidth="1"/>
     <col min="4" max="5" width="10.6640625" style="99"/>
     <col min="6" max="6" width="13.6640625" style="99" customWidth="1"/>
     <col min="7" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="18" width="10.6640625" style="97"/>
     <col min="19" max="19" width="21.5" style="97" customWidth="1"/>
     <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
         <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46238</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
         <v>132</v>
       </c>
-      <c r="B2" s="174"/>
+      <c r="B2" s="174">
+        <v>8</v>
+      </c>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
         <v>131</v>
       </c>
-      <c r="B3" s="174"/>
+      <c r="B3" s="174" t="s">
+        <v>88</v>
+      </c>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
     <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
       <c r="A4" s="205" t="s">
         <v>238</v>
       </c>
       <c r="B4" s="206" t="s">
         <v>4</v>
@@ -14797,129 +15358,141 @@
       </c>
       <c r="C6" s="226" t="s">
         <v>126</v>
       </c>
       <c r="D6" s="227" t="s">
         <v>226</v>
       </c>
       <c r="E6" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F6" s="216" t="s">
         <v>203</v>
       </c>
       <c r="G6" s="216" t="s">
         <v>170</v>
       </c>
       <c r="H6" s="217">
         <v>0.98260000000000003</v>
       </c>
       <c r="I6" s="217">
         <v>0.94869999999999999</v>
       </c>
       <c r="J6" s="217">
         <v>0.97509999999999997</v>
       </c>
-      <c r="K6" s="228"/>
-      <c r="L6" s="219" t="str">
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
         <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
-        <v/>
-[...3 lines deleted...]
-      <c r="O6" s="221" t="str">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N6" s="220">
+        <v>0.78778935185185184</v>
+      </c>
+      <c r="O6" s="221">
         <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="P6" s="222" t="str">
+        <v>3.7789351851851838E-2</v>
+      </c>
+      <c r="P6" s="222">
         <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q6" s="223" t="str">
+        <v>3265</v>
+      </c>
+      <c r="Q6" s="223">
         <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="R6" s="224" t="str">
+        <v>3208.1890000000003</v>
+      </c>
+      <c r="R6" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>1</v>
       </c>
       <c r="S6" s="279"/>
       <c r="T6" s="185"/>
     </row>
     <row r="7" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="225" t="s">
         <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
         <v>174</v>
       </c>
       <c r="C7" s="229" t="s">
         <v>227</v>
       </c>
       <c r="D7" s="229" t="s">
         <v>228</v>
       </c>
       <c r="E7" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F7" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G7" s="216" t="s">
         <v>220</v>
       </c>
       <c r="H7" s="217">
         <v>1.0598000000000001</v>
       </c>
       <c r="I7" s="217">
         <v>1.0245</v>
       </c>
       <c r="J7" s="217">
         <v>1.0445</v>
       </c>
-      <c r="K7" s="228"/>
-      <c r="L7" s="219" t="str">
+      <c r="K7" s="228">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="L7" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O7" s="221" t="str">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N7" s="220">
+        <v>0.78601851851851856</v>
+      </c>
+      <c r="O7" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P7" s="222" t="str">
+        <v>3.6018518518518561E-2</v>
+      </c>
+      <c r="P7" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q7" s="223" t="str">
+        <v>3112</v>
+      </c>
+      <c r="Q7" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R7" s="224" t="str">
+        <v>3298.0976000000001</v>
+      </c>
+      <c r="R7" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>3</v>
       </c>
       <c r="S7" s="279"/>
     </row>
     <row r="8" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B8" s="214" t="s">
         <v>175</v>
       </c>
       <c r="C8" s="230" t="s">
         <v>123</v>
       </c>
       <c r="D8" s="231" t="s">
         <v>229</v>
       </c>
       <c r="E8" s="216" t="s">
         <v>204</v>
       </c>
       <c r="F8" s="216" t="s">
         <v>205</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>87</v>
       </c>
@@ -15022,186 +15595,201 @@
       </c>
       <c r="C10" s="226" t="s">
         <v>127</v>
       </c>
       <c r="D10" s="227" t="s">
         <v>225</v>
       </c>
       <c r="E10" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F10" s="216" t="s">
         <v>203</v>
       </c>
       <c r="G10" s="216" t="s">
         <v>162</v>
       </c>
       <c r="H10" s="217">
         <v>0.98350000000000004</v>
       </c>
       <c r="I10" s="217">
         <v>0.94879999999999998</v>
       </c>
       <c r="J10" s="217">
         <v>0.97650000000000003</v>
       </c>
-      <c r="K10" s="228"/>
-      <c r="L10" s="219" t="str">
+      <c r="K10" s="228">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="L10" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O10" s="221" t="str">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="M10" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N10" s="220">
+        <v>0.78857638888888892</v>
+      </c>
+      <c r="O10" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P10" s="222" t="str">
+        <v>3.8576388888888924E-2</v>
+      </c>
+      <c r="P10" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q10" s="223" t="str">
+        <v>3333</v>
+      </c>
+      <c r="Q10" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R10" s="224" t="str">
+        <v>3278.0055000000002</v>
+      </c>
+      <c r="R10" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>2</v>
       </c>
       <c r="S10" s="279"/>
     </row>
     <row r="11" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B11" s="214" t="s">
         <v>178</v>
       </c>
       <c r="C11" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="215" t="s">
         <v>187</v>
       </c>
       <c r="E11" s="216" t="s">
         <v>208</v>
       </c>
       <c r="F11" s="216" t="s">
         <v>209</v>
       </c>
       <c r="G11" s="216" t="s">
         <v>222</v>
       </c>
       <c r="H11" s="217">
         <v>1.0022</v>
       </c>
       <c r="I11" s="217">
         <v>0.95199999999999996</v>
       </c>
       <c r="J11" s="217">
         <v>0.99780000000000002</v>
       </c>
-      <c r="K11" s="228"/>
-      <c r="L11" s="219" t="str">
+      <c r="K11" s="228">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="L11" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O11" s="221" t="str">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="M11" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N11" s="220">
+        <v>0.80334490740740738</v>
+      </c>
+      <c r="O11" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P11" s="222" t="str">
+        <v>5.3344907407407383E-2</v>
+      </c>
+      <c r="P11" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q11" s="223" t="str">
+        <v>4609</v>
+      </c>
+      <c r="Q11" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R11" s="224" t="str">
+        <v>4387.768</v>
+      </c>
+      <c r="R11" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>4</v>
       </c>
       <c r="S11" s="279"/>
     </row>
     <row r="12" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
         <v>179</v>
       </c>
       <c r="C12" s="230" t="s">
         <v>149</v>
       </c>
       <c r="D12" s="215" t="s">
         <v>188</v>
       </c>
       <c r="E12" s="216" t="s">
         <v>210</v>
       </c>
       <c r="F12" s="216" t="s">
         <v>211</v>
       </c>
       <c r="G12" s="216" t="s">
         <v>150</v>
       </c>
       <c r="H12" s="234">
         <v>0.99550000000000005</v>
       </c>
       <c r="I12" s="234">
         <v>0.94679999999999997</v>
       </c>
       <c r="J12" s="234">
         <v>0.95430000000000004</v>
       </c>
-      <c r="K12" s="228"/>
-      <c r="L12" s="219" t="str">
+      <c r="K12" s="228">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="L12" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
+        <v>0.95430000000000004</v>
       </c>
       <c r="M12" s="220"/>
       <c r="N12" s="220"/>
       <c r="O12" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P12" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q12" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
-      <c r="R12" s="224" t="str">
-[...3 lines deleted...]
-      <c r="S12" s="283"/>
+      <c r="R12" s="224">
+        <v>6</v>
+      </c>
+      <c r="S12" s="283" t="s">
+        <v>249</v>
+      </c>
     </row>
     <row r="13" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B13" s="214" t="s">
         <v>180</v>
       </c>
       <c r="C13" s="215" t="s">
         <v>189</v>
       </c>
       <c r="D13" s="215" t="s">
         <v>190</v>
       </c>
       <c r="E13" s="216"/>
       <c r="F13" s="216" t="s">
         <v>212</v>
       </c>
       <c r="G13" s="216" t="s">
         <v>129</v>
       </c>
       <c r="H13" s="232">
         <v>0.98740000000000006</v>
       </c>
       <c r="I13" s="232">
@@ -15356,72 +15944,78 @@
       </c>
       <c r="C16" s="238" t="s">
         <v>193</v>
       </c>
       <c r="D16" s="238" t="s">
         <v>194</v>
       </c>
       <c r="E16" s="216" t="s">
         <v>204</v>
       </c>
       <c r="F16" s="216" t="s">
         <v>216</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="217">
         <v>1.0388999999999999</v>
       </c>
       <c r="I16" s="217">
         <v>0.998</v>
       </c>
       <c r="J16" s="217">
         <v>1.0248999999999999</v>
       </c>
-      <c r="K16" s="240"/>
-      <c r="L16" s="219" t="str">
+      <c r="K16" s="240">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="L16" s="219">
         <f t="shared" ca="1" si="1"/>
-        <v/>
-[...3 lines deleted...]
-      <c r="O16" s="221" t="str">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="M16" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N16" s="220">
+        <v>0.8029398148148148</v>
+      </c>
+      <c r="O16" s="221">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="P16" s="222" t="str">
+        <v>5.2939814814814801E-2</v>
+      </c>
+      <c r="P16" s="222">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="Q16" s="223" t="str">
+        <v>4574</v>
+      </c>
+      <c r="Q16" s="223">
         <f t="shared" ca="1" si="4"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="R16" s="224" t="str">
+        <v>4751.9285999999993</v>
+      </c>
+      <c r="R16" s="224">
         <f t="shared" ca="1" si="0"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="S16" s="279"/>
     </row>
     <row r="17" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B17" s="214" t="s">
         <v>184</v>
       </c>
       <c r="C17" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="215" t="s">
         <v>195</v>
       </c>
       <c r="E17" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F17" s="216" t="s">
         <v>217</v>
       </c>
       <c r="G17" s="241" t="s">
         <v>133</v>
       </c>
@@ -15549,221 +16143,1162 @@
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M19" s="220"/>
       <c r="N19" s="220"/>
       <c r="O19" s="221" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P19" s="222" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q19" s="223" t="str">
         <f t="shared" ca="1" si="4"/>
         <v/>
       </c>
       <c r="R19" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S19" s="279"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="59" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{790C0AA9-458B-3343-9FD5-102ADDAB3DF9}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T6"/>
+  <dimension ref="A1:T20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomRight" activeCell="N6" sqref="N6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
-    <col min="3" max="13" width="10.6640625" style="99"/>
+    <col min="3" max="3" width="15.83203125" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="13.33203125" style="99" customWidth="1"/>
+    <col min="7" max="7" width="13.1640625" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
-    <col min="18" max="16384" width="10.6640625" style="97"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.5" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
         <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46245</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
         <v>132</v>
       </c>
-      <c r="B2" s="174"/>
+      <c r="B2" s="174">
+        <v>3</v>
+      </c>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
         <v>131</v>
       </c>
-      <c r="B3" s="174"/>
+      <c r="B3" s="174" t="s">
+        <v>269</v>
+      </c>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S4" s="185"/>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
       <c r="T4" s="185"/>
     </row>
-    <row r="5" spans="1:20" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S5" s="185"/>
+    <row r="5" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
       <c r="T5" s="185"/>
     </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.15">
-[...20 lines deleted...]
-      <c r="S6" s="185"/>
+    <row r="6" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L20" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N6" s="220">
+        <v>0.8131828703703704</v>
+      </c>
+      <c r="O6" s="221">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v>6.3182870370370403E-2</v>
+      </c>
+      <c r="P6" s="222">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v>5459</v>
+      </c>
+      <c r="Q6" s="223">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v>5364.0133999999998</v>
+      </c>
+      <c r="R6" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="S6" s="279"/>
       <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0245</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0245</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N7" s="220">
+        <v>0.81087962962962967</v>
+      </c>
+      <c r="O7" s="221">
+        <f t="shared" si="2"/>
+        <v>6.0879629629629672E-2</v>
+      </c>
+      <c r="P7" s="222">
+        <f t="shared" si="3"/>
+        <v>5260</v>
+      </c>
+      <c r="Q7" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5388.87</v>
+      </c>
+      <c r="R7" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0787</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0283</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0721000000000001</v>
+      </c>
+      <c r="K8" s="228">
+        <v>1.0787</v>
+      </c>
+      <c r="L8" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.1087</v>
+      </c>
+      <c r="M8" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N8" s="220">
+        <v>0.80634259259259256</v>
+      </c>
+      <c r="O8" s="221">
+        <f t="shared" si="2"/>
+        <v>5.6342592592592555E-2</v>
+      </c>
+      <c r="P8" s="222">
+        <f t="shared" si="3"/>
+        <v>4868</v>
+      </c>
+      <c r="Q8" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5397.1516000000001</v>
+      </c>
+      <c r="R8" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S9" s="343"/>
+    </row>
+    <row r="10" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="L10" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="M10" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N10" s="220">
+        <v>0.81640046296296298</v>
+      </c>
+      <c r="O10" s="221">
+        <f t="shared" si="2"/>
+        <v>6.6400462962962981E-2</v>
+      </c>
+      <c r="P10" s="222">
+        <f t="shared" si="3"/>
+        <v>5737</v>
+      </c>
+      <c r="Q10" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5642.3395</v>
+      </c>
+      <c r="R10" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="L12" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="M12" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N12" s="220">
+        <v>0.81527777777777777</v>
+      </c>
+      <c r="O12" s="221">
+        <f t="shared" si="2"/>
+        <v>6.5277777777777768E-2</v>
+      </c>
+      <c r="P12" s="222">
+        <f t="shared" si="3"/>
+        <v>5640</v>
+      </c>
+      <c r="Q12" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5614.62</v>
+      </c>
+      <c r="R12" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="S12" s="343"/>
+    </row>
+    <row r="13" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="343"/>
+    </row>
+    <row r="14" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="L14" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="M14" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N14" s="220">
+        <v>0.8228240740740741</v>
+      </c>
+      <c r="O14" s="221">
+        <f t="shared" si="2"/>
+        <v>7.2824074074074097E-2</v>
+      </c>
+      <c r="P14" s="222">
+        <f t="shared" si="3"/>
+        <v>6292</v>
+      </c>
+      <c r="Q14" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>6346.1111999999994</v>
+      </c>
+      <c r="R14" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="S14" s="343"/>
+    </row>
+    <row r="15" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.998</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0248999999999999</v>
+      </c>
+      <c r="K16" s="240">
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="L16" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0388999999999999</v>
+      </c>
+      <c r="M16" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N16" s="220">
+        <v>0.82046296296296295</v>
+      </c>
+      <c r="O16" s="221">
+        <f t="shared" si="2"/>
+        <v>7.0462962962962949E-2</v>
+      </c>
+      <c r="P16" s="222">
+        <f t="shared" si="3"/>
+        <v>6088</v>
+      </c>
+      <c r="Q16" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>6324.8231999999998</v>
+      </c>
+      <c r="R16" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224">
+        <v>9</v>
+      </c>
+      <c r="S18" s="279" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.15">
+      <c r="A20" s="243">
+        <v>2020</v>
+      </c>
+      <c r="B20" s="244"/>
+      <c r="C20" s="245"/>
+      <c r="D20" s="246"/>
+      <c r="E20" s="99" t="s">
+        <v>271</v>
+      </c>
+      <c r="F20" s="248" t="s">
+        <v>272</v>
+      </c>
+      <c r="G20" s="247" t="s">
+        <v>270</v>
+      </c>
+      <c r="H20" s="250" t="s">
+        <v>273</v>
+      </c>
+      <c r="I20" s="250" t="s">
+        <v>273</v>
+      </c>
+      <c r="J20" s="250" t="s">
+        <v>273</v>
+      </c>
+      <c r="K20" s="251">
+        <v>1</v>
+      </c>
+      <c r="L20" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.18</v>
+      </c>
+      <c r="M20" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N20" s="220">
+        <v>0.82337962962962963</v>
+      </c>
+      <c r="O20" s="221">
+        <f t="shared" ref="O20" si="5">IF(N20="","",N20-M20)</f>
+        <v>7.3379629629629628E-2</v>
+      </c>
+      <c r="P20" s="222">
+        <f t="shared" ref="P20" si="6">IF(N20="","",SUM((HOUR(O20)*3600))+(MINUTE(O20)*60)+(SECOND(O20)))</f>
+        <v>6340</v>
+      </c>
+      <c r="Q20" s="223">
+        <f t="shared" ref="Q20" ca="1" si="7">IF(OR(L20="", P20=""),"",P20*L20)</f>
+        <v>7481.2</v>
+      </c>
+      <c r="R20" s="224">
+        <f t="shared" ref="R20" ca="1" si="8">IF(ISNUMBER(Q20), _xlfn.RANK.EQ(Q20, Q$5:Q$25, 1), "")</f>
+        <v>8</v>
+      </c>
+      <c r="S20" s="279" t="s">
+        <v>274</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D55449F1-20A9-B640-862D-358013242224}">
   <sheetPr>
     <tabColor theme="5" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Z25" sqref="Z25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.1640625" customWidth="1"/>
     <col min="3" max="3" width="26.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
@@ -16734,68 +18269,74 @@
       <c r="E29" s="84"/>
       <c r="F29" s="84"/>
       <c r="G29" s="84"/>
       <c r="H29" s="84"/>
       <c r="I29" s="84"/>
       <c r="J29" s="84"/>
       <c r="K29" s="88"/>
       <c r="L29" s="88"/>
       <c r="M29" s="88"/>
       <c r="N29" s="21"/>
       <c r="O29" s="12"/>
       <c r="P29" s="89"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FACD69E6-177F-4A49-98F7-A92FAEA02036}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T6"/>
+  <dimension ref="A1:T19"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
-    <col min="3" max="13" width="10.6640625" style="99"/>
+    <col min="3" max="3" width="15.83203125" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="14.5" style="99" customWidth="1"/>
+    <col min="7" max="7" width="13.1640625" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
-    <col min="18" max="16384" width="10.6640625" style="97"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.33203125" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
         <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46250</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
@@ -16810,1007 +18351,6216 @@
         <v>241</v>
       </c>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
         <v>131</v>
       </c>
-      <c r="B3" s="174"/>
+      <c r="B3" s="174" t="s">
+        <v>167</v>
+      </c>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S4" s="185"/>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
       <c r="T4" s="185"/>
     </row>
-    <row r="5" spans="1:20" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S5" s="185"/>
+    <row r="5" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
       <c r="T5" s="185"/>
     </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.15">
-[...20 lines deleted...]
-      <c r="S6" s="185"/>
+    <row r="6" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220">
+        <v>0.5</v>
+      </c>
+      <c r="N6" s="220">
+        <v>0.62049768518518522</v>
+      </c>
+      <c r="O6" s="221">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v>0.12049768518518522</v>
+      </c>
+      <c r="P6" s="222">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v>10411</v>
+      </c>
+      <c r="Q6" s="223">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v>10229.848600000001</v>
+      </c>
+      <c r="R6" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="S6" s="279"/>
       <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.5</v>
+      </c>
+      <c r="N7" s="220"/>
+      <c r="O7" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P7" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q7" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R7" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S7" s="279" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0768</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0266</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0703</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S9" s="343"/>
+    </row>
+    <row r="10" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="L10" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="M10" s="220">
+        <v>0.5</v>
+      </c>
+      <c r="N10" s="220">
+        <v>0.62538194444444439</v>
+      </c>
+      <c r="O10" s="221">
+        <f t="shared" si="2"/>
+        <v>0.12538194444444439</v>
+      </c>
+      <c r="P10" s="222">
+        <f t="shared" si="3"/>
+        <v>10833</v>
+      </c>
+      <c r="Q10" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>10654.255500000001</v>
+      </c>
+      <c r="R10" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="343"/>
+    </row>
+    <row r="13" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="343"/>
+    </row>
+    <row r="14" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236"/>
+      <c r="L14" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S14" s="343"/>
+    </row>
+    <row r="15" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0257000000000001</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.97260000000000002</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0137</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="L18" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="M18" s="220">
+        <v>0.5</v>
+      </c>
+      <c r="N18" s="220">
+        <v>0.61875000000000002</v>
+      </c>
+      <c r="O18" s="221">
+        <f t="shared" si="2"/>
+        <v>0.11875000000000002</v>
+      </c>
+      <c r="P18" s="222">
+        <f t="shared" si="3"/>
+        <v>10260</v>
+      </c>
+      <c r="Q18" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>11287.026000000002</v>
+      </c>
+      <c r="R18" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="58" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD8CD9D9-7E45-B34E-8FF9-737EDDF1344E}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T6"/>
+  <dimension ref="A1:T19"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" sqref="A1:XFD1048576"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
-    <col min="3" max="13" width="10.6640625" style="99"/>
+    <col min="3" max="3" width="14.83203125" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="12.1640625" style="99" customWidth="1"/>
+    <col min="7" max="7" width="13.5" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
-    <col min="18" max="16384" width="10.6640625" style="97"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.33203125" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
         <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46252</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174">
+        <v>2</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>276</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N6" s="220">
+        <v>0.79903935185185182</v>
+      </c>
+      <c r="O6" s="221">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v>4.903935185185182E-2</v>
+      </c>
+      <c r="P6" s="222">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v>4237</v>
+      </c>
+      <c r="Q6" s="223">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v>4163.2762000000002</v>
+      </c>
+      <c r="R6" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N7" s="220">
+        <v>0.79575231481481479</v>
+      </c>
+      <c r="O7" s="221">
+        <f t="shared" si="2"/>
+        <v>4.5752314814814787E-2</v>
+      </c>
+      <c r="P7" s="222">
+        <f t="shared" si="3"/>
+        <v>3953</v>
+      </c>
+      <c r="Q7" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4189.3894</v>
+      </c>
+      <c r="R7" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0768</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0266</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0703</v>
+      </c>
+      <c r="K8" s="228">
+        <v>1.0768</v>
+      </c>
+      <c r="L8" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0768</v>
+      </c>
+      <c r="M8" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N8" s="220">
+        <v>0.7925578703703704</v>
+      </c>
+      <c r="O8" s="221">
+        <f t="shared" si="2"/>
+        <v>4.2557870370370399E-2</v>
+      </c>
+      <c r="P8" s="222">
+        <f t="shared" si="3"/>
+        <v>3677</v>
+      </c>
+      <c r="Q8" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>3959.3935999999999</v>
+      </c>
+      <c r="R8" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="L9" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="M9" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N9" s="220">
+        <v>0.80835648148148154</v>
+      </c>
+      <c r="O9" s="221">
+        <f t="shared" si="2"/>
+        <v>5.8356481481481537E-2</v>
+      </c>
+      <c r="P9" s="222">
+        <f t="shared" si="3"/>
+        <v>5042</v>
+      </c>
+      <c r="Q9" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5119.1426000000001</v>
+      </c>
+      <c r="R9" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="S9" s="343"/>
+    </row>
+    <row r="10" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="L10" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="M10" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N10" s="220">
+        <v>0.80008101851851854</v>
+      </c>
+      <c r="O10" s="221">
+        <f t="shared" si="2"/>
+        <v>5.0081018518518539E-2</v>
+      </c>
+      <c r="P10" s="222">
+        <f t="shared" si="3"/>
+        <v>4327</v>
+      </c>
+      <c r="Q10" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4255.6045000000004</v>
+      </c>
+      <c r="R10" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="L11" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="M11" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N11" s="220">
+        <v>0.8081018518518519</v>
+      </c>
+      <c r="O11" s="221">
+        <f t="shared" si="2"/>
+        <v>5.8101851851851904E-2</v>
+      </c>
+      <c r="P11" s="222">
+        <f t="shared" si="3"/>
+        <v>5020</v>
+      </c>
+      <c r="Q11" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4779.04</v>
+      </c>
+      <c r="R11" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="L12" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="M12" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N12" s="220">
+        <v>0.80129629629629628</v>
+      </c>
+      <c r="O12" s="221">
+        <f t="shared" si="2"/>
+        <v>5.1296296296296284E-2</v>
+      </c>
+      <c r="P12" s="222">
+        <f t="shared" si="3"/>
+        <v>4432</v>
+      </c>
+      <c r="Q12" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4229.4575999999997</v>
+      </c>
+      <c r="R12" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="S12" s="343"/>
+    </row>
+    <row r="13" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="343"/>
+    </row>
+    <row r="14" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="L14" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="M14" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N14" s="220">
+        <v>0.8082407407407407</v>
+      </c>
+      <c r="O14" s="221">
+        <f t="shared" si="2"/>
+        <v>5.8240740740740704E-2</v>
+      </c>
+      <c r="P14" s="222">
+        <f t="shared" si="3"/>
+        <v>5032</v>
+      </c>
+      <c r="Q14" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5075.2752</v>
+      </c>
+      <c r="R14" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>8</v>
+      </c>
+      <c r="S14" s="343"/>
+    </row>
+    <row r="15" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="L15" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0992999999999999</v>
+      </c>
+      <c r="M15" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N15" s="220">
+        <v>0.81076388888888884</v>
+      </c>
+      <c r="O15" s="221">
+        <f t="shared" si="2"/>
+        <v>6.076388888888884E-2</v>
+      </c>
+      <c r="P15" s="222">
+        <f t="shared" si="3"/>
+        <v>5250</v>
+      </c>
+      <c r="Q15" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5771.3249999999998</v>
+      </c>
+      <c r="R15" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0257000000000001</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.97260000000000002</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0137</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="L18" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="M18" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N18" s="220">
+        <v>0.79527777777777775</v>
+      </c>
+      <c r="O18" s="221">
+        <f t="shared" si="2"/>
+        <v>4.527777777777775E-2</v>
+      </c>
+      <c r="P18" s="222">
+        <f t="shared" si="3"/>
+        <v>3912</v>
+      </c>
+      <c r="Q18" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4619.6808000000001</v>
+      </c>
+      <c r="R18" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="38" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC87D5A1-A6A8-EE4F-B3DC-98A084623545}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="R5" sqref="R5:R15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="16" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="7" width="13.6640625" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.33203125" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46259</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174" t="s">
+        <v>277</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228"/>
+      <c r="L6" s="219" t="str">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v/>
+      </c>
+      <c r="M6" s="220"/>
+      <c r="N6" s="220"/>
+      <c r="O6" s="221" t="str">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v/>
+      </c>
+      <c r="P6" s="222" t="str">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v/>
+      </c>
+      <c r="Q6" s="223" t="str">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v/>
+      </c>
+      <c r="R6" s="224">
+        <v>2</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228"/>
+      <c r="L7" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M7" s="220"/>
+      <c r="N7" s="220"/>
+      <c r="O7" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P7" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q7" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R7" s="224">
+        <v>1</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0768</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0266</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0703</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224">
+        <v>4</v>
+      </c>
+      <c r="S9" s="343"/>
+    </row>
+    <row r="10" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228"/>
+      <c r="L10" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="343"/>
+    </row>
+    <row r="13" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="343"/>
+    </row>
+    <row r="14" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236"/>
+      <c r="L14" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224">
+        <v>3</v>
+      </c>
+      <c r="S14" s="343"/>
+    </row>
+    <row r="15" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224">
+        <v>5</v>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0257000000000001</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.97260000000000002</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0137</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="61" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C022FFB-619B-A54E-98CD-312EDDA30021}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="16.6640625" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="13.6640625" style="99" customWidth="1"/>
+    <col min="7" max="7" width="14.33203125" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="25.5" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46266</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174">
+        <v>4</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>147</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N6" s="220">
+        <v>0.8096875</v>
+      </c>
+      <c r="O6" s="221">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v>5.9687500000000004E-2</v>
+      </c>
+      <c r="P6" s="222">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v>5157</v>
+      </c>
+      <c r="Q6" s="223">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v>5067.2682000000004</v>
+      </c>
+      <c r="R6" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N7" s="220">
+        <v>0.80645833333333339</v>
+      </c>
+      <c r="O7" s="221">
+        <f t="shared" si="2"/>
+        <v>5.6458333333333388E-2</v>
+      </c>
+      <c r="P7" s="222">
+        <f t="shared" si="3"/>
+        <v>4878</v>
+      </c>
+      <c r="Q7" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5169.7044000000005</v>
+      </c>
+      <c r="R7" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0768</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0266</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0703</v>
+      </c>
+      <c r="K8" s="228">
+        <v>1.0768</v>
+      </c>
+      <c r="L8" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0768</v>
+      </c>
+      <c r="M8" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N8" s="220">
+        <v>0.8040856481481482</v>
+      </c>
+      <c r="O8" s="221">
+        <f t="shared" si="2"/>
+        <v>5.4085648148148202E-2</v>
+      </c>
+      <c r="P8" s="222">
+        <f t="shared" si="3"/>
+        <v>4673</v>
+      </c>
+      <c r="Q8" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5031.8864000000003</v>
+      </c>
+      <c r="R8" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="L9" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="M9" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N9" s="220">
+        <v>0.82296296296296301</v>
+      </c>
+      <c r="O9" s="221">
+        <f t="shared" si="2"/>
+        <v>7.2962962962963007E-2</v>
+      </c>
+      <c r="P9" s="222">
+        <f t="shared" si="3"/>
+        <v>6304</v>
+      </c>
+      <c r="Q9" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>6400.4512000000004</v>
+      </c>
+      <c r="R9" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="S9" s="343"/>
+    </row>
+    <row r="10" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="L10" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="M10" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N10" s="220">
+        <v>0.81459490740740736</v>
+      </c>
+      <c r="O10" s="221">
+        <f t="shared" si="2"/>
+        <v>6.4594907407407365E-2</v>
+      </c>
+      <c r="P10" s="222">
+        <f t="shared" si="3"/>
+        <v>5581</v>
+      </c>
+      <c r="Q10" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5488.9135000000006</v>
+      </c>
+      <c r="R10" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="L11" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="M11" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N11" s="220">
+        <v>0.81832175925925921</v>
+      </c>
+      <c r="O11" s="221">
+        <f t="shared" si="2"/>
+        <v>6.8321759259259207E-2</v>
+      </c>
+      <c r="P11" s="222">
+        <f t="shared" si="3"/>
+        <v>5903</v>
+      </c>
+      <c r="Q11" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5619.6559999999999</v>
+      </c>
+      <c r="R11" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="L12" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="M12" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N12" s="220">
+        <v>0.81613425925925931</v>
+      </c>
+      <c r="O12" s="221">
+        <f t="shared" si="2"/>
+        <v>6.6134259259259309E-2</v>
+      </c>
+      <c r="P12" s="222">
+        <f t="shared" si="3"/>
+        <v>5714</v>
+      </c>
+      <c r="Q12" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5452.8702000000003</v>
+      </c>
+      <c r="R12" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="S12" s="343"/>
+    </row>
+    <row r="13" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="343"/>
+    </row>
+    <row r="14" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="L14" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="M14" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N14" s="220">
+        <v>0.82243055555555555</v>
+      </c>
+      <c r="O14" s="221">
+        <f t="shared" si="2"/>
+        <v>7.2430555555555554E-2</v>
+      </c>
+      <c r="P14" s="222">
+        <f t="shared" si="3"/>
+        <v>6258</v>
+      </c>
+      <c r="Q14" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>6578.409599999999</v>
+      </c>
+      <c r="R14" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>8</v>
+      </c>
+      <c r="S14" s="343"/>
+    </row>
+    <row r="15" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="L15" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0992999999999999</v>
+      </c>
+      <c r="M15" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N15" s="220">
+        <v>0.82474537037037032</v>
+      </c>
+      <c r="O15" s="221">
+        <f t="shared" si="2"/>
+        <v>7.4745370370370323E-2</v>
+      </c>
+      <c r="P15" s="222">
+        <f t="shared" si="3"/>
+        <v>6458</v>
+      </c>
+      <c r="Q15" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>7099.2793999999994</v>
+      </c>
+      <c r="R15" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0257000000000001</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.97260000000000002</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0137</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224">
+        <v>10</v>
+      </c>
+      <c r="S16" s="279" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="59" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{887D9446-BE94-C249-8A8E-85A0FC6655EA}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="16.1640625" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="14.1640625" style="99" customWidth="1"/>
+    <col min="7" max="7" width="15.5" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="23.6640625" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46273</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="171"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="169"/>
+      <c r="S1" s="169"/>
+      <c r="T1" s="169"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A2" s="173" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2" s="174">
+        <v>7</v>
+      </c>
+      <c r="C2" s="175"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="176"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="179"/>
+      <c r="Q2" s="180"/>
+      <c r="R2" s="177"/>
+      <c r="S2" s="177"/>
+      <c r="T2" s="177"/>
+    </row>
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A3" s="173" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="174" t="s">
+        <v>278</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="177"/>
+      <c r="M3" s="177"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="175"/>
+      <c r="P3" s="179"/>
+      <c r="Q3" s="180"/>
+      <c r="R3" s="177"/>
+      <c r="S3" s="177"/>
+      <c r="T3" s="177"/>
+    </row>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
+      <c r="T4" s="185"/>
+    </row>
+    <row r="5" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
+      <c r="T5" s="185"/>
+    </row>
+    <row r="6" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="L6" s="219">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="M6" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N6" s="220">
+        <v>0.8112731481481481</v>
+      </c>
+      <c r="O6" s="221">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v>6.1273148148148104E-2</v>
+      </c>
+      <c r="P6" s="222">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v>5294</v>
+      </c>
+      <c r="Q6" s="223">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v>5201.8843999999999</v>
+      </c>
+      <c r="R6" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="S6" s="279"/>
+      <c r="T6" s="185"/>
+    </row>
+    <row r="7" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228">
+        <v>1.0245</v>
+      </c>
+      <c r="L7" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0245</v>
+      </c>
+      <c r="M7" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N7" s="220">
+        <v>0.80645833333333339</v>
+      </c>
+      <c r="O7" s="221">
+        <f t="shared" si="2"/>
+        <v>5.6458333333333388E-2</v>
+      </c>
+      <c r="P7" s="222">
+        <f t="shared" si="3"/>
+        <v>4878</v>
+      </c>
+      <c r="Q7" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4997.5109999999995</v>
+      </c>
+      <c r="R7" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0768</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0266</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0703</v>
+      </c>
+      <c r="K8" s="228">
+        <v>1.0768</v>
+      </c>
+      <c r="L8" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0768</v>
+      </c>
+      <c r="M8" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N8" s="220">
+        <v>0.80364583333333328</v>
+      </c>
+      <c r="O8" s="221">
+        <f t="shared" si="2"/>
+        <v>5.3645833333333282E-2</v>
+      </c>
+      <c r="P8" s="222">
+        <f t="shared" si="3"/>
+        <v>4635</v>
+      </c>
+      <c r="Q8" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>4990.9679999999998</v>
+      </c>
+      <c r="R8" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228">
+        <v>1.0063</v>
+      </c>
+      <c r="L9" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0063</v>
+      </c>
+      <c r="M9" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N9" s="220">
+        <v>0.81401620370370376</v>
+      </c>
+      <c r="O9" s="221">
+        <f t="shared" si="2"/>
+        <v>6.4016203703703756E-2</v>
+      </c>
+      <c r="P9" s="222">
+        <f t="shared" si="3"/>
+        <v>5531</v>
+      </c>
+      <c r="Q9" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5565.8453</v>
+      </c>
+      <c r="R9" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="S9" s="343"/>
+    </row>
+    <row r="10" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228"/>
+      <c r="L10" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="L11" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="M11" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N11" s="220">
+        <v>0.81704861111111116</v>
+      </c>
+      <c r="O11" s="221">
+        <f t="shared" si="2"/>
+        <v>6.7048611111111156E-2</v>
+      </c>
+      <c r="P11" s="222">
+        <f t="shared" si="3"/>
+        <v>5793</v>
+      </c>
+      <c r="Q11" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5780.2554</v>
+      </c>
+      <c r="R11" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="343"/>
+    </row>
+    <row r="13" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224">
+        <v>8</v>
+      </c>
+      <c r="S13" s="343" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="L14" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="M14" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N14" s="220">
+        <v>0.81747685185185182</v>
+      </c>
+      <c r="O14" s="221">
+        <f t="shared" si="2"/>
+        <v>6.7476851851851816E-2</v>
+      </c>
+      <c r="P14" s="222">
+        <f t="shared" si="3"/>
+        <v>5830</v>
+      </c>
+      <c r="Q14" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5880.1379999999999</v>
+      </c>
+      <c r="R14" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="S14" s="343"/>
+    </row>
+    <row r="15" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0257000000000001</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.97260000000000002</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0137</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="43" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="L19" s="219">
+        <f t="shared" ca="1" si="1"/>
+        <v>0.95700000000000007</v>
+      </c>
+      <c r="M19" s="220">
+        <v>0.75</v>
+      </c>
+      <c r="N19" s="220">
+        <v>0.82203703703703701</v>
+      </c>
+      <c r="O19" s="221">
+        <f t="shared" si="2"/>
+        <v>7.2037037037037011E-2</v>
+      </c>
+      <c r="P19" s="222">
+        <f t="shared" si="3"/>
+        <v>6224</v>
+      </c>
+      <c r="Q19" s="223">
+        <f t="shared" ca="1" si="4"/>
+        <v>5956.3680000000004</v>
+      </c>
+      <c r="R19" s="224">
+        <f t="shared" ca="1" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="S19" s="279"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="59" orientation="landscape" copies="10" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD1BD161-3F1A-0944-987B-C6C79661C481}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight" activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="10.6640625" style="130"/>
+    <col min="3" max="3" width="16" style="99" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="99"/>
+    <col min="6" max="6" width="13.83203125" style="99" customWidth="1"/>
+    <col min="7" max="7" width="14" style="99" customWidth="1"/>
+    <col min="8" max="13" width="10.6640625" style="99"/>
+    <col min="14" max="14" width="10.6640625" style="131"/>
+    <col min="15" max="15" width="10.6640625" style="99"/>
+    <col min="16" max="16" width="10.6640625" style="130"/>
+    <col min="17" max="17" width="10.6640625" style="124"/>
+    <col min="18" max="18" width="10.6640625" style="97"/>
+    <col min="19" max="19" width="21.5" style="97" customWidth="1"/>
+    <col min="20" max="16384" width="10.6640625" style="97"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
+      <c r="A1" s="110" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="166">
+        <v>46280</v>
       </c>
       <c r="C1" s="167"/>
       <c r="D1" s="168"/>
       <c r="E1" s="168"/>
       <c r="F1" s="168"/>
       <c r="G1" s="168"/>
       <c r="H1" s="168"/>
       <c r="I1" s="168"/>
       <c r="J1" s="166"/>
       <c r="K1" s="167"/>
       <c r="L1" s="169"/>
       <c r="M1" s="169"/>
       <c r="N1" s="170"/>
       <c r="O1" s="167"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="169"/>
       <c r="S1" s="169"/>
       <c r="T1" s="169"/>
     </row>
     <row r="2" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A2" s="173" t="s">
         <v>132</v>
       </c>
       <c r="B2" s="174"/>
       <c r="C2" s="175"/>
       <c r="D2" s="174"/>
       <c r="E2" s="174"/>
       <c r="F2" s="174"/>
       <c r="G2" s="174"/>
       <c r="H2" s="174"/>
       <c r="I2" s="174"/>
       <c r="J2" s="176"/>
       <c r="K2" s="175"/>
       <c r="L2" s="177"/>
       <c r="M2" s="177"/>
       <c r="N2" s="178"/>
       <c r="O2" s="175"/>
       <c r="P2" s="179"/>
       <c r="Q2" s="180"/>
       <c r="R2" s="177"/>
       <c r="S2" s="177"/>
       <c r="T2" s="177"/>
     </row>
     <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A3" s="173" t="s">
         <v>131</v>
       </c>
-      <c r="B3" s="174"/>
+      <c r="B3" s="174" t="s">
+        <v>276</v>
+      </c>
       <c r="C3" s="175"/>
       <c r="D3" s="174"/>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="176"/>
       <c r="K3" s="175"/>
       <c r="L3" s="177"/>
       <c r="M3" s="177"/>
       <c r="N3" s="178"/>
       <c r="O3" s="175"/>
       <c r="P3" s="179"/>
       <c r="Q3" s="180"/>
       <c r="R3" s="177"/>
       <c r="S3" s="177"/>
       <c r="T3" s="177"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S4" s="185"/>
+    <row r="4" spans="1:20" ht="26" x14ac:dyDescent="0.15">
+      <c r="A4" s="205" t="s">
+        <v>238</v>
+      </c>
+      <c r="B4" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="206" t="s">
+        <v>199</v>
+      </c>
+      <c r="F4" s="206" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" s="207" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="208" t="s">
+        <v>231</v>
+      </c>
+      <c r="I4" s="208" t="s">
+        <v>232</v>
+      </c>
+      <c r="J4" s="208" t="s">
+        <v>233</v>
+      </c>
+      <c r="K4" s="209" t="s">
+        <v>235</v>
+      </c>
+      <c r="L4" s="210" t="s">
+        <v>234</v>
+      </c>
+      <c r="M4" s="209" t="s">
+        <v>10</v>
+      </c>
+      <c r="N4" s="209" t="s">
+        <v>11</v>
+      </c>
+      <c r="O4" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="211" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="211" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="212" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="276" t="s">
+        <v>128</v>
+      </c>
       <c r="T4" s="185"/>
     </row>
-    <row r="5" spans="1:20" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S5" s="185"/>
+    <row r="5" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B5" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" s="215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="215" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="G5" s="216" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" s="217">
+        <v>1.077</v>
+      </c>
+      <c r="I5" s="217">
+        <v>1.0263</v>
+      </c>
+      <c r="J5" s="217">
+        <v>1.0673999999999999</v>
+      </c>
+      <c r="K5" s="218"/>
+      <c r="L5" s="219" t="str">
+        <f ca="1">IF(K5 ="", "", (YEAR(TODAY()) - A5)*0.03 + K5)</f>
+        <v/>
+      </c>
+      <c r="M5" s="220"/>
+      <c r="N5" s="220"/>
+      <c r="O5" s="221" t="str">
+        <f>IF(N5="","",N5-M5)</f>
+        <v/>
+      </c>
+      <c r="P5" s="222" t="str">
+        <f>IF(N5="","",SUM((HOUR(O5)*3600))+(MINUTE(O5)*60)+(SECOND(O5)))</f>
+        <v/>
+      </c>
+      <c r="Q5" s="223" t="str">
+        <f ca="1">IF(OR(L5="", P5=""),"",P5*L5)</f>
+        <v/>
+      </c>
+      <c r="R5" s="224" t="str">
+        <f t="shared" ref="R5:R19" ca="1" si="0">IF(ISNUMBER(Q5), _xlfn.RANK.EQ(Q5, Q$5:Q$25, 1), "")</f>
+        <v/>
+      </c>
+      <c r="S5" s="279"/>
       <c r="T5" s="185"/>
     </row>
-    <row r="6" spans="1:20" x14ac:dyDescent="0.15">
-[...20 lines deleted...]
-      <c r="S6" s="185"/>
+    <row r="6" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B6" s="214" t="s">
+        <v>173</v>
+      </c>
+      <c r="C6" s="226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="227" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F6" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G6" s="216" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="217">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="I6" s="217">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="J6" s="217">
+        <v>0.97509999999999997</v>
+      </c>
+      <c r="K6" s="228"/>
+      <c r="L6" s="219" t="str">
+        <f t="shared" ref="L6:L19" ca="1" si="1">IF(K6 ="", "", (YEAR(TODAY()) - A6)*0.03 + K6)</f>
+        <v/>
+      </c>
+      <c r="M6" s="220"/>
+      <c r="N6" s="220"/>
+      <c r="O6" s="221" t="str">
+        <f t="shared" ref="O6:O19" si="2">IF(N6="","",N6-M6)</f>
+        <v/>
+      </c>
+      <c r="P6" s="222" t="str">
+        <f t="shared" ref="P6:P19" si="3">IF(N6="","",SUM((HOUR(O6)*3600))+(MINUTE(O6)*60)+(SECOND(O6)))</f>
+        <v/>
+      </c>
+      <c r="Q6" s="223" t="str">
+        <f t="shared" ref="Q6:Q19" ca="1" si="4">IF(OR(L6="", P6=""),"",P6*L6)</f>
+        <v/>
+      </c>
+      <c r="R6" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S6" s="279"/>
       <c r="T6" s="185"/>
     </row>
-  </sheetData>
-[...693 lines deleted...]
-      <c r="T6" s="185"/>
+    <row r="7" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="214" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="229" t="s">
+        <v>227</v>
+      </c>
+      <c r="D7" s="229" t="s">
+        <v>228</v>
+      </c>
+      <c r="E7" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F7" s="216">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="G7" s="216" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="217">
+        <v>1.0598000000000001</v>
+      </c>
+      <c r="I7" s="217">
+        <v>1.0245</v>
+      </c>
+      <c r="J7" s="217">
+        <v>1.0445</v>
+      </c>
+      <c r="K7" s="228"/>
+      <c r="L7" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M7" s="220"/>
+      <c r="N7" s="220"/>
+      <c r="O7" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P7" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q7" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R7" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S7" s="279"/>
+    </row>
+    <row r="8" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="225" t="s">
+        <v>230</v>
+      </c>
+      <c r="B8" s="214" t="s">
+        <v>175</v>
+      </c>
+      <c r="C8" s="230" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="231" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="216" t="s">
+        <v>205</v>
+      </c>
+      <c r="G8" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="232">
+        <v>1.0768</v>
+      </c>
+      <c r="I8" s="232">
+        <v>1.0266</v>
+      </c>
+      <c r="J8" s="232">
+        <v>1.0703</v>
+      </c>
+      <c r="K8" s="228"/>
+      <c r="L8" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M8" s="220"/>
+      <c r="N8" s="220"/>
+      <c r="O8" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P8" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q8" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R8" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S8" s="279"/>
+    </row>
+    <row r="9" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9" s="214" t="s">
+        <v>176</v>
+      </c>
+      <c r="C9" s="233" t="s">
+        <v>250</v>
+      </c>
+      <c r="D9" s="233" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F9" s="216" t="s">
+        <v>207</v>
+      </c>
+      <c r="G9" s="216" t="s">
+        <v>221</v>
+      </c>
+      <c r="H9" s="234">
+        <v>1.0153000000000001</v>
+      </c>
+      <c r="I9" s="234">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="J9" s="234">
+        <v>1.0063</v>
+      </c>
+      <c r="K9" s="228"/>
+      <c r="L9" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
+      <c r="O9" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P9" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q9" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R9" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S9" s="343"/>
+    </row>
+    <row r="10" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B10" s="214" t="s">
+        <v>177</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" s="227" t="s">
+        <v>225</v>
+      </c>
+      <c r="E10" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F10" s="216" t="s">
+        <v>203</v>
+      </c>
+      <c r="G10" s="216" t="s">
+        <v>162</v>
+      </c>
+      <c r="H10" s="217">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="I10" s="217">
+        <v>0.94879999999999998</v>
+      </c>
+      <c r="J10" s="217">
+        <v>0.97650000000000003</v>
+      </c>
+      <c r="K10" s="228"/>
+      <c r="L10" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M10" s="220"/>
+      <c r="N10" s="220"/>
+      <c r="O10" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P10" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q10" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R10" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S10" s="279"/>
+    </row>
+    <row r="11" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B11" s="214" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="215" t="s">
+        <v>187</v>
+      </c>
+      <c r="E11" s="216" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="216" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="216" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" s="217">
+        <v>1.0022</v>
+      </c>
+      <c r="I11" s="217">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="J11" s="217">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="K11" s="228"/>
+      <c r="L11" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M11" s="220"/>
+      <c r="N11" s="220"/>
+      <c r="O11" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P11" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q11" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R11" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S11" s="279"/>
+    </row>
+    <row r="12" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B12" s="214" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="230" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="215" t="s">
+        <v>188</v>
+      </c>
+      <c r="E12" s="216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="216" t="s">
+        <v>211</v>
+      </c>
+      <c r="G12" s="216" t="s">
+        <v>150</v>
+      </c>
+      <c r="H12" s="234">
+        <v>0.99550000000000005</v>
+      </c>
+      <c r="I12" s="234">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="J12" s="234">
+        <v>0.95430000000000004</v>
+      </c>
+      <c r="K12" s="228"/>
+      <c r="L12" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M12" s="220"/>
+      <c r="N12" s="220"/>
+      <c r="O12" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P12" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q12" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R12" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S12" s="343"/>
+    </row>
+    <row r="13" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13" s="214" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="215" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="215" t="s">
+        <v>190</v>
+      </c>
+      <c r="E13" s="216"/>
+      <c r="F13" s="216" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="216" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="232">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="I13" s="232">
+        <v>0.95930000000000004</v>
+      </c>
+      <c r="J13" s="232">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="K13" s="236"/>
+      <c r="L13" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M13" s="220"/>
+      <c r="N13" s="220"/>
+      <c r="O13" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P13" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q13" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R13" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S13" s="343"/>
+    </row>
+    <row r="14" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14" s="214" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="215" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="215" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="216" t="s">
+        <v>206</v>
+      </c>
+      <c r="F14" s="216" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" s="216" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="232">
+        <v>1.0596000000000001</v>
+      </c>
+      <c r="I14" s="232">
+        <v>1.0085999999999999</v>
+      </c>
+      <c r="J14" s="232">
+        <v>1.0511999999999999</v>
+      </c>
+      <c r="K14" s="236"/>
+      <c r="L14" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M14" s="220"/>
+      <c r="N14" s="220"/>
+      <c r="O14" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P14" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q14" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R14" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S14" s="343"/>
+    </row>
+    <row r="15" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
+        <v>237</v>
+      </c>
+      <c r="B15" s="214" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" s="215" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="238" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="216" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" s="216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G15" s="216" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="239">
+        <v>0.98229999999999995</v>
+      </c>
+      <c r="I15" s="239">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="J15" s="239">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="K15" s="228"/>
+      <c r="L15" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P15" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q15" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R15" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S15" s="279"/>
+    </row>
+    <row r="16" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="214" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="238" t="s">
+        <v>193</v>
+      </c>
+      <c r="D16" s="238" t="s">
+        <v>194</v>
+      </c>
+      <c r="E16" s="216" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="216" t="s">
+        <v>216</v>
+      </c>
+      <c r="G16" s="216" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="217">
+        <v>1.0257000000000001</v>
+      </c>
+      <c r="I16" s="217">
+        <v>0.97260000000000002</v>
+      </c>
+      <c r="J16" s="217">
+        <v>1.0137</v>
+      </c>
+      <c r="K16" s="240"/>
+      <c r="L16" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M16" s="220"/>
+      <c r="N16" s="220"/>
+      <c r="O16" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P16" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q16" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R16" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S16" s="279"/>
+    </row>
+    <row r="17" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="213" t="s">
+        <v>236</v>
+      </c>
+      <c r="B17" s="214" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" s="215" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="215" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="F17" s="216" t="s">
+        <v>217</v>
+      </c>
+      <c r="G17" s="241" t="s">
+        <v>133</v>
+      </c>
+      <c r="H17" s="217"/>
+      <c r="I17" s="242">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="J17" s="242">
+        <v>0.90029999999999999</v>
+      </c>
+      <c r="K17" s="240"/>
+      <c r="L17" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M17" s="220"/>
+      <c r="N17" s="220"/>
+      <c r="O17" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P17" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q17" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R17" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S17" s="279"/>
+    </row>
+    <row r="18" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="235" t="s">
+        <v>230</v>
+      </c>
+      <c r="B18" s="214" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="215" t="s">
+        <v>196</v>
+      </c>
+      <c r="D18" s="215" t="s">
+        <v>197</v>
+      </c>
+      <c r="E18" s="216" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="G18" s="216" t="s">
+        <v>223</v>
+      </c>
+      <c r="H18" s="217">
+        <v>1.1809000000000001</v>
+      </c>
+      <c r="I18" s="217">
+        <v>1.1001000000000001</v>
+      </c>
+      <c r="J18" s="217">
+        <v>1.1574</v>
+      </c>
+      <c r="K18" s="240"/>
+      <c r="L18" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M18" s="220"/>
+      <c r="N18" s="220"/>
+      <c r="O18" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P18" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q18" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R18" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S18" s="279"/>
+    </row>
+    <row r="19" spans="1:19" ht="40" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="243">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="244" t="s">
+        <v>245</v>
+      </c>
+      <c r="C19" s="245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="246" t="s">
+        <v>246</v>
+      </c>
+      <c r="E19" s="247" t="s">
+        <v>248</v>
+      </c>
+      <c r="F19" s="248" t="s">
+        <v>247</v>
+      </c>
+      <c r="G19" s="249" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="250">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="J19" s="250">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="K19" s="251"/>
+      <c r="L19" s="219" t="str">
+        <f t="shared" ca="1" si="1"/>
+        <v/>
+      </c>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="221" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="P19" s="222" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="Q19" s="223" t="str">
+        <f t="shared" ca="1" si="4"/>
+        <v/>
+      </c>
+      <c r="R19" s="224" t="str">
+        <f t="shared" ca="1" si="0"/>
+        <v/>
+      </c>
+      <c r="S19" s="279"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFB17E57-9F94-3F4F-88C0-C1C4C5056562}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
       <pane xSplit="4" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
@@ -18130,54 +24880,54 @@
       <c r="K6" s="182"/>
       <c r="L6" s="182"/>
       <c r="M6" s="182"/>
       <c r="N6" s="183"/>
       <c r="O6" s="182"/>
       <c r="P6" s="181"/>
       <c r="Q6" s="184"/>
       <c r="R6" s="185"/>
       <c r="S6" s="185"/>
       <c r="T6" s="185"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:AT28"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane xSplit="7" ySplit="3" topLeftCell="P4" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="7" ySplit="3" topLeftCell="H4" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="X4" sqref="X4:X15"/>
+      <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="90"/>
     <col min="3" max="3" width="20.6640625" style="90" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="90" customWidth="1"/>
     <col min="5" max="7" width="13.6640625" style="90" customWidth="1"/>
     <col min="8" max="15" width="8" style="90" customWidth="1"/>
     <col min="16" max="16" width="8" style="91" customWidth="1"/>
     <col min="17" max="17" width="8" style="90" customWidth="1"/>
     <col min="18" max="18" width="7.1640625" style="92" customWidth="1"/>
     <col min="19" max="19" width="10.6640625" style="92" customWidth="1"/>
     <col min="20" max="20" width="10.6640625" style="101" customWidth="1"/>
     <col min="21" max="24" width="7.1640625" style="90" customWidth="1"/>
     <col min="25" max="25" width="12.1640625" style="93" customWidth="1"/>
     <col min="26" max="26" width="10.6640625" style="93" customWidth="1"/>
     <col min="27" max="36" width="7.83203125" style="90" customWidth="1"/>
     <col min="37" max="38" width="11.33203125" style="92" customWidth="1"/>
     <col min="39" max="40" width="10.6640625" style="90"/>
     <col min="41" max="41" width="12.33203125" style="90" customWidth="1"/>
     <col min="42" max="42" width="10.6640625" style="90"/>
     <col min="43" max="43" width="13.33203125" style="90" customWidth="1"/>
     <col min="44" max="44" width="10.6640625" style="90"/>
     <col min="45" max="45" width="10.6640625" style="91"/>
@@ -18494,57 +25244,71 @@
       </c>
       <c r="T4" s="331" t="str">
         <f t="shared" ref="T4:T18" si="0">IF(ISNUMBER(S4), _xlfn.RANK.EQ(S4, S$1:S$85, 1), "")</f>
         <v/>
       </c>
       <c r="U4" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V4" s="314" t="s">
         <v>148</v>
       </c>
       <c r="W4" s="314" t="s">
         <v>148</v>
       </c>
       <c r="X4" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Y4" s="332" t="str" cm="1">
         <f t="array" ref="Y4">IF(COUNT(U4:X4)&lt;3, "", SUM(SMALL(U4:X4, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z4" s="332" t="str">
         <f>IF(ISNUMBER(Y4), _xlfn.RANK.EQ(Y4, Y$1:Y$85, 1), "")</f>
         <v/>
       </c>
-      <c r="AA4" s="314"/>
-[...5 lines deleted...]
-      <c r="AG4" s="314"/>
+      <c r="AA4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AE4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF4" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AG4" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AH4" s="314"/>
       <c r="AI4" s="314"/>
       <c r="AJ4" s="314"/>
       <c r="AK4" s="333" t="str" cm="1">
         <f t="array" ref="AK4">IF(COUNTA(_xlfn._xlws.FILTER(AA4:AJ4, (AA4:AJ4&lt;&gt;"")*(AA4:AJ4&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA4:AJ4, (AA4:AJ4&lt;&gt;"")*(AA4:AJ4&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL4" s="333" t="str">
         <f t="shared" ref="AL4:AL18" si="1">IF(ISNUMBER(AK4), _xlfn.RANK.EQ(AK4, AK$1:AK$85, 1), "")</f>
         <v/>
       </c>
       <c r="AM4" s="314" t="str" cm="1">
         <f t="array" ref="AM4">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H4:R4, U4:X4, AA4:AJ4),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
         <v/>
       </c>
       <c r="AN4" s="314" t="str">
         <f t="shared" ref="AN4:AN18" si="2">IF(ISNUMBER(AM4), _xlfn.RANK.EQ(AM4, AM$1:AM$85, 1), "")</f>
         <v/>
       </c>
       <c r="AO4" s="314" t="str" cm="1">
         <f t="array" ref="AO4">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H4:R4, U4:X4, AA4:AJ4),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
@@ -18625,90 +25389,104 @@
       </c>
       <c r="T5" s="331">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="U5" s="314">
         <v>1</v>
       </c>
       <c r="V5" s="314">
         <v>1</v>
       </c>
       <c r="W5" s="314">
         <v>1</v>
       </c>
       <c r="X5" s="314">
         <v>2</v>
       </c>
       <c r="Y5" s="332" cm="1">
         <f t="array" ref="Y5">IF(COUNT(U5:X5)&lt;3, "", SUM(SMALL(U5:X5, {1;2;3})))</f>
         <v>3</v>
       </c>
       <c r="Z5" s="332">
         <f>IF(ISNUMBER(Y5), _xlfn.RANK.EQ(Y5, Y$1:Y$18, 1), "")</f>
         <v>1</v>
       </c>
-      <c r="AA5" s="314"/>
-[...5 lines deleted...]
-      <c r="AG5" s="314"/>
+      <c r="AA5" s="314">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC5" s="314">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="314">
+        <v>2</v>
+      </c>
+      <c r="AE5" s="314">
+        <v>2</v>
+      </c>
+      <c r="AF5" s="314">
+        <v>2</v>
+      </c>
+      <c r="AG5" s="314">
+        <v>3</v>
+      </c>
       <c r="AH5" s="314"/>
       <c r="AI5" s="314"/>
       <c r="AJ5" s="314"/>
-      <c r="AK5" s="333" t="str" cm="1">
+      <c r="AK5" s="333" cm="1">
         <f t="array" ref="AK5">IF(COUNTA(_xlfn._xlws.FILTER(AA5:AJ5, (AA5:AJ5&lt;&gt;"")*(AA5:AJ5&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA5:AJ5, (AA5:AJ5&lt;&gt;"")*(AA5:AJ5&lt;&gt;0)), {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AL5" s="333" t="str">
+        <v>9</v>
+      </c>
+      <c r="AL5" s="333">
         <f t="shared" si="1"/>
-        <v/>
+        <v>1</v>
       </c>
       <c r="AM5" s="314" cm="1">
         <f t="array" ref="AM5">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H5:R5, U5:X5, AA5:AJ5),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="AN5" s="314">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="AO5" s="314" cm="1">
         <f t="array" ref="AO5">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H5:R5, U5:X5, AA5:AJ5),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="AP5" s="314">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="AQ5" s="314" cm="1">
         <f t="array" ref="AQ5">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H5:R5, U5:X5, AA5:AJ5),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="AR5" s="314">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="AS5" s="314"/>
       <c r="AT5" s="107"/>
     </row>
     <row r="6" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="225" t="s">
         <v>230</v>
       </c>
       <c r="B6" s="214" t="s">
         <v>174</v>
       </c>
       <c r="C6" s="229" t="s">
         <v>227</v>
       </c>
       <c r="D6" s="229" t="s">
         <v>228</v>
       </c>
       <c r="E6" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F6" s="216">
@@ -18756,90 +25534,104 @@
       </c>
       <c r="T6" s="331">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="U6" s="314">
         <v>2</v>
       </c>
       <c r="V6" s="314">
         <v>3</v>
       </c>
       <c r="W6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="X6" s="314">
         <v>1</v>
       </c>
       <c r="Y6" s="332" cm="1">
         <f t="array" ref="Y6">IF(COUNT(U6:X6)&lt;3, "", SUM(SMALL(U6:X6, {1;2;3})))</f>
         <v>6</v>
       </c>
       <c r="Z6" s="332">
         <f t="shared" ref="Z6:Z18" si="5">IF(ISNUMBER(Y6), _xlfn.RANK.EQ(Y6, Y$1:Y$85, 1), "")</f>
         <v>2</v>
       </c>
-      <c r="AA6" s="314"/>
-[...5 lines deleted...]
-      <c r="AG6" s="314"/>
+      <c r="AA6" s="314">
+        <v>3</v>
+      </c>
+      <c r="AB6" s="314">
+        <v>2</v>
+      </c>
+      <c r="AC6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD6" s="314">
+        <v>3</v>
+      </c>
+      <c r="AE6" s="314">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="314">
+        <v>3</v>
+      </c>
+      <c r="AG6" s="314">
+        <v>2</v>
+      </c>
       <c r="AH6" s="314"/>
       <c r="AI6" s="314"/>
       <c r="AJ6" s="314"/>
-      <c r="AK6" s="333" t="str" cm="1">
+      <c r="AK6" s="333" cm="1">
         <f t="array" ref="AK6">IF(COUNTA(_xlfn._xlws.FILTER(AA6:AJ6, (AA6:AJ6&lt;&gt;"")*(AA6:AJ6&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA6:AJ6, (AA6:AJ6&lt;&gt;"")*(AA6:AJ6&lt;&gt;0)), {1;2;3;4;5;6})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AL6" s="333" t="str">
+        <v>14</v>
+      </c>
+      <c r="AL6" s="333">
         <f t="shared" si="1"/>
-        <v/>
+        <v>2</v>
       </c>
       <c r="AM6" s="314" cm="1">
         <f t="array" ref="AM6">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H6:R6, U6:X6, AA6:AJ6),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="AN6" s="314">
         <f t="shared" si="2"/>
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AO6" s="314" cm="1">
         <f t="array" ref="AO6">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H6:R6, U6:X6, AA6:AJ6),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="AP6" s="314">
         <f t="shared" si="3"/>
         <v>2</v>
       </c>
       <c r="AQ6" s="314" cm="1">
         <f t="array" ref="AQ6">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H6:R6, U6:X6, AA6:AJ6),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="AR6" s="314">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="AS6" s="314"/>
       <c r="AT6" s="107"/>
     </row>
     <row r="7" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B7" s="214" t="s">
         <v>175</v>
       </c>
       <c r="C7" s="230" t="s">
         <v>123</v>
       </c>
       <c r="D7" s="231" t="s">
         <v>229</v>
       </c>
       <c r="E7" s="216" t="s">
         <v>204</v>
       </c>
       <c r="F7" s="216" t="s">
@@ -18885,57 +25677,71 @@
       </c>
       <c r="T7" s="331" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U7" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V7" s="314" t="s">
         <v>148</v>
       </c>
       <c r="W7" s="314" t="s">
         <v>148</v>
       </c>
       <c r="X7" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Y7" s="332" t="str" cm="1">
         <f t="array" ref="Y7">IF(COUNT(U7:X7)&lt;3, "", SUM(SMALL(U7:X7, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z7" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="AA7" s="314"/>
-[...5 lines deleted...]
-      <c r="AG7" s="314"/>
+      <c r="AA7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB7" s="314">
+        <v>3</v>
+      </c>
+      <c r="AC7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD7" s="314">
+        <v>1</v>
+      </c>
+      <c r="AE7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF7" s="314">
+        <v>1</v>
+      </c>
+      <c r="AG7" s="314">
+        <v>1</v>
+      </c>
       <c r="AH7" s="314"/>
       <c r="AI7" s="314"/>
       <c r="AJ7" s="314"/>
       <c r="AK7" s="333" t="str" cm="1">
         <f t="array" ref="AK7">IF(COUNTA(_xlfn._xlws.FILTER(AA7:AJ7, (AA7:AJ7&lt;&gt;"")*(AA7:AJ7&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA7:AJ7, (AA7:AJ7&lt;&gt;"")*(AA7:AJ7&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL7" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM7" s="314" t="str" cm="1">
         <f t="array" ref="AM7">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H7:R7, U7:X7, AA7:AJ7),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
         <v/>
       </c>
       <c r="AN7" s="314" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AO7" s="314" t="str" cm="1">
         <f t="array" ref="AO7">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H7:R7, U7:X7, AA7:AJ7),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
@@ -19014,94 +25820,108 @@
       </c>
       <c r="T8" s="331">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="U8" s="314">
         <v>4</v>
       </c>
       <c r="V8" s="314" t="s">
         <v>148</v>
       </c>
       <c r="W8" s="314" t="s">
         <v>148</v>
       </c>
       <c r="X8" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Y8" s="332" t="str" cm="1">
         <f t="array" ref="Y8">IF(COUNT(U8:X8)&lt;3, "", SUM(SMALL(U8:X8, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z8" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="AA8" s="314"/>
-[...5 lines deleted...]
-      <c r="AG8" s="314"/>
+      <c r="AA8" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB8" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC8" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD8" s="314">
+        <v>9</v>
+      </c>
+      <c r="AE8" s="314">
+        <v>4</v>
+      </c>
+      <c r="AF8" s="314">
+        <v>7</v>
+      </c>
+      <c r="AG8" s="314">
+        <v>4</v>
+      </c>
       <c r="AH8" s="314"/>
       <c r="AI8" s="314"/>
       <c r="AJ8" s="314"/>
       <c r="AK8" s="333" t="str" cm="1">
         <f t="array" ref="AK8">IF(COUNTA(_xlfn._xlws.FILTER(AA8:AJ8, (AA8:AJ8&lt;&gt;"")*(AA8:AJ8&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA8:AJ8, (AA8:AJ8&lt;&gt;"")*(AA8:AJ8&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL8" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM8" s="314" cm="1">
         <f t="array" ref="AM8">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H8:R8, U8:X8, AA8:AJ8),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="AN8" s="314">
         <f t="shared" si="2"/>
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AO8" s="314" t="str" cm="1">
+        <v>8</v>
+      </c>
+      <c r="AO8" s="314" cm="1">
         <f t="array" ref="AO8">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H8:R8, U8:X8, AA8:AJ8),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AP8" s="314" t="str">
+        <v>57</v>
+      </c>
+      <c r="AP8" s="314">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AQ8" s="314" t="str" cm="1">
+        <v>6</v>
+      </c>
+      <c r="AQ8" s="314" cm="1">
         <f t="array" ref="AQ8">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H8:R8, U8:X8, AA8:AJ8),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AR8" s="314" t="str">
+        <v>64</v>
+      </c>
+      <c r="AR8" s="314">
         <f t="shared" si="4"/>
-        <v/>
+        <v>6</v>
       </c>
       <c r="AS8" s="314"/>
       <c r="AT8" s="107"/>
     </row>
     <row r="9" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
         <v>177</v>
       </c>
       <c r="C9" s="226" t="s">
         <v>127</v>
       </c>
       <c r="D9" s="227" t="s">
         <v>225</v>
       </c>
       <c r="E9" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F9" s="216" t="s">
         <v>203</v>
       </c>
       <c r="G9" s="216" t="s">
         <v>162</v>
@@ -19143,94 +25963,108 @@
       </c>
       <c r="T9" s="331">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="U9" s="314">
         <v>3</v>
       </c>
       <c r="V9" s="314">
         <v>2</v>
       </c>
       <c r="W9" s="314">
         <v>2</v>
       </c>
       <c r="X9" s="314">
         <v>4</v>
       </c>
       <c r="Y9" s="332" cm="1">
         <f t="array" ref="Y9">IF(COUNT(U9:X9)&lt;3, "", SUM(SMALL(U9:X9, {1;2;3})))</f>
         <v>7</v>
       </c>
       <c r="Z9" s="332">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
-      <c r="AA9" s="314"/>
-[...5 lines deleted...]
-      <c r="AG9" s="314"/>
+      <c r="AA9" s="314">
+        <v>2</v>
+      </c>
+      <c r="AB9" s="314">
+        <v>5</v>
+      </c>
+      <c r="AC9" s="314">
+        <v>2</v>
+      </c>
+      <c r="AD9" s="314">
+        <v>5</v>
+      </c>
+      <c r="AE9" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF9" s="314">
+        <v>5</v>
+      </c>
+      <c r="AG9" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AH9" s="314"/>
       <c r="AI9" s="314"/>
       <c r="AJ9" s="314"/>
       <c r="AK9" s="333" t="str" cm="1">
         <f t="array" ref="AK9">IF(COUNTA(_xlfn._xlws.FILTER(AA9:AJ9, (AA9:AJ9&lt;&gt;"")*(AA9:AJ9&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA9:AJ9, (AA9:AJ9&lt;&gt;"")*(AA9:AJ9&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL9" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM9" s="314" cm="1">
         <f t="array" ref="AM9">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H9:R9, U9:X9, AA9:AJ9),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AN9" s="314">
         <f t="shared" si="2"/>
         <v>4</v>
       </c>
       <c r="AO9" s="314" cm="1">
         <f t="array" ref="AO9">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H9:R9, U9:X9, AA9:AJ9),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="AP9" s="314">
         <f t="shared" si="3"/>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AQ9" s="314" cm="1">
         <f t="array" ref="AQ9">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H9:R9, U9:X9, AA9:AJ9),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="AR9" s="314">
         <f t="shared" si="4"/>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AS9" s="314"/>
       <c r="AT9" s="107"/>
     </row>
     <row r="10" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
         <v>178</v>
       </c>
       <c r="C10" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="215" t="s">
         <v>187</v>
       </c>
       <c r="E10" s="216" t="s">
         <v>208</v>
       </c>
       <c r="F10" s="216" t="s">
         <v>209</v>
       </c>
       <c r="G10" s="216" t="s">
         <v>222</v>
@@ -19270,94 +26104,108 @@
         <f t="array" ref="S10">IF(COUNT(H10:R10)&lt;6, "", SUM(SMALL(H10:R10, {1;2;3;4;5;6})))</f>
         <v>23</v>
       </c>
       <c r="T10" s="331">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="U10" s="314"/>
       <c r="V10" s="314" t="s">
         <v>148</v>
       </c>
       <c r="W10" s="314" t="s">
         <v>148</v>
       </c>
       <c r="X10" s="314">
         <v>3</v>
       </c>
       <c r="Y10" s="332" t="str" cm="1">
         <f t="array" ref="Y10">IF(COUNT(U10:X10)&lt;3, "", SUM(SMALL(U10:X10, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z10" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="AA10" s="314"/>
-[...5 lines deleted...]
-      <c r="AG10" s="314"/>
+      <c r="AA10" s="314">
+        <v>4</v>
+      </c>
+      <c r="AB10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD10" s="314">
+        <v>7</v>
+      </c>
+      <c r="AE10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF10" s="314">
+        <v>6</v>
+      </c>
+      <c r="AG10" s="314">
+        <v>5</v>
+      </c>
       <c r="AH10" s="314"/>
       <c r="AI10" s="314"/>
       <c r="AJ10" s="314"/>
       <c r="AK10" s="333" t="str" cm="1">
         <f t="array" ref="AK10">IF(COUNTA(_xlfn._xlws.FILTER(AA10:AJ10, (AA10:AJ10&lt;&gt;"")*(AA10:AJ10&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA10:AJ10, (AA10:AJ10&lt;&gt;"")*(AA10:AJ10&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL10" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM10" s="314" cm="1">
         <f t="array" ref="AM10">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H10:R10, U10:X10, AA10:AJ10),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="AN10" s="314">
         <f t="shared" si="2"/>
         <v>5</v>
       </c>
-      <c r="AO10" s="314" t="str" cm="1">
+      <c r="AO10" s="314" cm="1">
         <f t="array" ref="AO10">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H10:R10, U10:X10, AA10:AJ10),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AP10" s="314" t="str">
+        <v>41</v>
+      </c>
+      <c r="AP10" s="314">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AQ10" s="314" t="str" cm="1">
+        <v>5</v>
+      </c>
+      <c r="AQ10" s="314" cm="1">
         <f t="array" ref="AQ10">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H10:R10, U10:X10, AA10:AJ10),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AR10" s="314" t="str">
+        <v>47</v>
+      </c>
+      <c r="AR10" s="314">
         <f t="shared" si="4"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="AS10" s="314"/>
       <c r="AT10" s="107"/>
     </row>
     <row r="11" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B11" s="214" t="s">
         <v>179</v>
       </c>
       <c r="C11" s="230" t="s">
         <v>149</v>
       </c>
       <c r="D11" s="215" t="s">
         <v>188</v>
       </c>
       <c r="E11" s="216" t="s">
         <v>210</v>
       </c>
       <c r="F11" s="216" t="s">
         <v>211</v>
       </c>
       <c r="G11" s="216" t="s">
         <v>150</v>
@@ -19397,94 +26245,108 @@
         <f t="array" ref="S11">IF(COUNT(H11:R11)&lt;6, "", SUM(SMALL(H11:R11, {1;2;3;4;5;6})))</f>
         <v>7</v>
       </c>
       <c r="T11" s="331">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="U11" s="314"/>
       <c r="V11" s="314" t="s">
         <v>148</v>
       </c>
       <c r="W11" s="314" t="s">
         <v>148</v>
       </c>
       <c r="X11" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Y11" s="332" t="str" cm="1">
         <f t="array" ref="Y11">IF(COUNT(U11:X11)&lt;3, "", SUM(SMALL(U11:X11, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z11" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="AA11" s="314"/>
-[...5 lines deleted...]
-      <c r="AG11" s="314"/>
+      <c r="AA11" s="314">
+        <v>6</v>
+      </c>
+      <c r="AB11" s="314">
+        <v>4</v>
+      </c>
+      <c r="AC11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD11" s="314">
+        <v>4</v>
+      </c>
+      <c r="AE11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF11" s="314">
+        <v>4</v>
+      </c>
+      <c r="AG11" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AH11" s="314"/>
       <c r="AI11" s="314"/>
       <c r="AJ11" s="314"/>
       <c r="AK11" s="333" t="str" cm="1">
         <f t="array" ref="AK11">IF(COUNTA(_xlfn._xlws.FILTER(AA11:AJ11, (AA11:AJ11&lt;&gt;"")*(AA11:AJ11&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA11:AJ11, (AA11:AJ11&lt;&gt;"")*(AA11:AJ11&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL11" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM11" s="314" cm="1">
         <f t="array" ref="AM11">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H11:R11, U11:X11, AA11:AJ11),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
         <v>14</v>
       </c>
       <c r="AN11" s="314">
         <f t="shared" si="2"/>
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AO11" s="314" t="str" cm="1">
+        <v>3</v>
+      </c>
+      <c r="AO11" s="314" cm="1">
         <f t="array" ref="AO11">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H11:R11, U11:X11, AA11:AJ11),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AP11" s="314" t="str">
+        <v>22</v>
+      </c>
+      <c r="AP11" s="314">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AQ11" s="314" t="str" cm="1">
+        <v>3</v>
+      </c>
+      <c r="AQ11" s="314" cm="1">
         <f t="array" ref="AQ11">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H11:R11, U11:X11, AA11:AJ11),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AR11" s="314" t="str">
+        <v>26</v>
+      </c>
+      <c r="AR11" s="314">
         <f t="shared" si="4"/>
-        <v/>
+        <v>3</v>
       </c>
       <c r="AS11" s="314"/>
       <c r="AT11" s="107"/>
     </row>
     <row r="12" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B12" s="214" t="s">
         <v>180</v>
       </c>
       <c r="C12" s="215" t="s">
         <v>189</v>
       </c>
       <c r="D12" s="215" t="s">
         <v>190</v>
       </c>
       <c r="E12" s="216"/>
       <c r="F12" s="216" t="s">
         <v>212</v>
       </c>
       <c r="G12" s="216" t="s">
         <v>129</v>
       </c>
       <c r="H12" s="314" t="s">
@@ -19522,76 +26384,90 @@
         <f t="array" ref="S12">IF(COUNT(H12:R12)&lt;6, "", SUM(SMALL(H12:R12, {1;2;3;4;5;6})))</f>
         <v>39</v>
       </c>
       <c r="T12" s="331">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="U12" s="314"/>
       <c r="V12" s="314">
         <v>5</v>
       </c>
       <c r="W12" s="314" t="s">
         <v>148</v>
       </c>
       <c r="X12" s="314">
         <v>5</v>
       </c>
       <c r="Y12" s="332" t="str" cm="1">
         <f t="array" ref="Y12">IF(COUNT(U12:X12)&lt;3, "", SUM(SMALL(U12:X12, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z12" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="AA12" s="314"/>
-[...5 lines deleted...]
-      <c r="AG12" s="314"/>
+      <c r="AA12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AE12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AG12" s="314">
+        <v>8</v>
+      </c>
       <c r="AH12" s="314"/>
       <c r="AI12" s="314"/>
       <c r="AJ12" s="314"/>
       <c r="AK12" s="333" t="str" cm="1">
         <f t="array" ref="AK12">IF(COUNTA(_xlfn._xlws.FILTER(AA12:AJ12, (AA12:AJ12&lt;&gt;"")*(AA12:AJ12&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA12:AJ12, (AA12:AJ12&lt;&gt;"")*(AA12:AJ12&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL12" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM12" s="314" cm="1">
         <f t="array" ref="AM12">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H12:R12, U12:X12, AA12:AJ12),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="AN12" s="314">
         <f t="shared" si="2"/>
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="AO12" s="314" t="str" cm="1">
         <f t="array" ref="AO12">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H12:R12, U12:X12, AA12:AJ12),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP12" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ12" s="314" t="str" cm="1">
         <f t="array" ref="AQ12">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H12:R12, U12:X12, AA12:AJ12),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR12" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS12" s="314"/>
       <c r="AT12" s="107"/>
     </row>
     <row r="13" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="235" t="s">
         <v>230</v>
@@ -19649,184 +26525,212 @@
         <f t="array" ref="S13">IF(COUNT(H13:R13)&lt;6, "", SUM(SMALL(H13:R13, {1;2;3;4;5;6})))</f>
         <v>39</v>
       </c>
       <c r="T13" s="331">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="U13" s="314"/>
       <c r="V13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="W13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="X13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Y13" s="332" t="str" cm="1">
         <f t="array" ref="Y13">IF(COUNT(U13:X13)&lt;3, "", SUM(SMALL(U13:X13, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z13" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="AA13" s="314"/>
-[...5 lines deleted...]
-      <c r="AG13" s="314"/>
+      <c r="AA13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB13" s="314">
+        <v>7</v>
+      </c>
+      <c r="AC13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD13" s="314">
+        <v>8</v>
+      </c>
+      <c r="AE13" s="314">
+        <v>3</v>
+      </c>
+      <c r="AF13" s="314">
+        <v>8</v>
+      </c>
+      <c r="AG13" s="314">
+        <v>6</v>
+      </c>
       <c r="AH13" s="314"/>
       <c r="AI13" s="314"/>
       <c r="AJ13" s="314"/>
       <c r="AK13" s="333" t="str" cm="1">
         <f t="array" ref="AK13">IF(COUNTA(_xlfn._xlws.FILTER(AA13:AJ13, (AA13:AJ13&lt;&gt;"")*(AA13:AJ13&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA13:AJ13, (AA13:AJ13&lt;&gt;"")*(AA13:AJ13&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL13" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM13" s="314" t="str" cm="1">
+      <c r="AM13" s="314" cm="1">
         <f t="array" ref="AM13">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H13:R13, U13:X13, AA13:AJ13),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AN13" s="314" t="str">
+        <v>43</v>
+      </c>
+      <c r="AN13" s="314">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AO13" s="314" t="str" cm="1">
+        <v>8</v>
+      </c>
+      <c r="AO13" s="314" cm="1">
         <f t="array" ref="AO13">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H13:R13, U13:X13, AA13:AJ13),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AP13" s="314" t="str">
+        <v>60</v>
+      </c>
+      <c r="AP13" s="314">
         <f t="shared" si="3"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AQ13" s="314" t="str" cm="1">
+        <v>8</v>
+      </c>
+      <c r="AQ13" s="314" cm="1">
         <f t="array" ref="AQ13">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H13:R13, U13:X13, AA13:AJ13),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AR13" s="314" t="str">
+        <v>71</v>
+      </c>
+      <c r="AR13" s="314">
         <f t="shared" si="4"/>
-        <v/>
+        <v>7</v>
       </c>
       <c r="AS13" s="314"/>
       <c r="AT13" s="107"/>
     </row>
     <row r="14" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="237" t="s">
         <v>237</v>
       </c>
       <c r="B14" s="214" t="s">
         <v>182</v>
       </c>
       <c r="C14" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="238" t="s">
         <v>192</v>
       </c>
       <c r="E14" s="216" t="s">
         <v>214</v>
       </c>
       <c r="F14" s="216" t="s">
         <v>215</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="I14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="J14" s="314">
         <v>10</v>
       </c>
       <c r="K14" s="314">
         <v>10</v>
       </c>
       <c r="L14" s="314">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="N14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="O14" s="314">
         <v>6</v>
       </c>
       <c r="P14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Q14" s="314"/>
       <c r="R14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="S14" s="330" t="str" cm="1">
         <f t="array" ref="S14">IF(COUNT(H14:R14)&lt;6, "", SUM(SMALL(H14:R14, {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="T14" s="331" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U14" s="314"/>
       <c r="V14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="W14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="X14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Y14" s="332" t="str" cm="1">
         <f t="array" ref="Y14">IF(COUNT(U14:X14)&lt;3, "", SUM(SMALL(U14:X14, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z14" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="AA14" s="314"/>
-[...5 lines deleted...]
-      <c r="AG14" s="314"/>
+      <c r="AA14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD14" s="314">
+        <v>10</v>
+      </c>
+      <c r="AE14" s="314">
+        <v>5</v>
+      </c>
+      <c r="AF14" s="314">
+        <v>9</v>
+      </c>
+      <c r="AG14" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AH14" s="314"/>
       <c r="AI14" s="314"/>
       <c r="AJ14" s="314"/>
       <c r="AK14" s="333" t="str" cm="1">
         <f t="array" ref="AK14">IF(COUNTA(_xlfn._xlws.FILTER(AA14:AJ14, (AA14:AJ14&lt;&gt;"")*(AA14:AJ14&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA14:AJ14, (AA14:AJ14&lt;&gt;"")*(AA14:AJ14&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL14" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM14" s="314" t="str" cm="1">
         <f t="array" ref="AM14">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H14:R14, U14:X14, AA14:AJ14),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
         <v/>
       </c>
       <c r="AN14" s="314" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AO14" s="314" t="str" cm="1">
         <f t="array" ref="AO14">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H14:R14, U14:X14, AA14:AJ14),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
@@ -19903,85 +26807,97 @@
         <f t="array" ref="S15">IF(COUNT(H15:R15)&lt;6, "", SUM(SMALL(H15:R15, {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="T15" s="331" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U15" s="314"/>
       <c r="V15" s="314">
         <v>4</v>
       </c>
       <c r="W15" s="314">
         <v>3</v>
       </c>
       <c r="X15" s="314">
         <v>6</v>
       </c>
       <c r="Y15" s="332" cm="1">
         <f t="array" ref="Y15">IF(COUNT(U15:X15)&lt;3, "", SUM(SMALL(U15:X15, {1;2;3})))</f>
         <v>13</v>
       </c>
       <c r="Z15" s="332">
         <f t="shared" si="5"/>
         <v>4</v>
       </c>
-      <c r="AA15" s="314"/>
-[...2 lines deleted...]
-      <c r="AD15" s="314"/>
+      <c r="AA15" s="314">
+        <v>5</v>
+      </c>
+      <c r="AB15" s="314">
+        <v>6</v>
+      </c>
+      <c r="AC15" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD15" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AE15" s="314"/>
-      <c r="AF15" s="314"/>
-      <c r="AG15" s="314"/>
+      <c r="AF15" s="314">
+        <v>10</v>
+      </c>
+      <c r="AG15" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AH15" s="314"/>
       <c r="AI15" s="314"/>
       <c r="AJ15" s="314"/>
       <c r="AK15" s="333" t="str" cm="1">
         <f t="array" ref="AK15">IF(COUNTA(_xlfn._xlws.FILTER(AA15:AJ15, (AA15:AJ15&lt;&gt;"")*(AA15:AJ15&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA15:AJ15, (AA15:AJ15&lt;&gt;"")*(AA15:AJ15&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL15" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM15" s="314" t="str" cm="1">
+      <c r="AM15" s="314" cm="1">
         <f t="array" ref="AM15">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H15:R15, U15:X15, AA15:AJ15),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AN15" s="314" t="str">
+        <v>41</v>
+      </c>
+      <c r="AN15" s="314">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AO15" s="314" t="str" cm="1">
+        <v>7</v>
+      </c>
+      <c r="AO15" s="314" cm="1">
         <f t="array" ref="AO15">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H15:R15, U15:X15, AA15:AJ15),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AP15" s="314" t="str">
+        <v>57</v>
+      </c>
+      <c r="AP15" s="314">
         <f t="shared" si="3"/>
-        <v/>
+        <v>6</v>
       </c>
       <c r="AQ15" s="314" t="str" cm="1">
         <f t="array" ref="AQ15">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H15:R15, U15:X15, AA15:AJ15),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR15" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS15" s="314"/>
       <c r="AT15" s="107"/>
     </row>
     <row r="16" spans="1:46" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B16" s="214" t="s">
         <v>184</v>
       </c>
       <c r="C16" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="215" t="s">
         <v>195</v>
@@ -20027,56 +26943,64 @@
         <v>148</v>
       </c>
       <c r="S16" s="330" t="str" cm="1">
         <f t="array" ref="S16">IF(COUNT(H16:R16)&lt;6, "", SUM(SMALL(H16:R16, {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="T16" s="331" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U16" s="314"/>
       <c r="V16" s="314" t="s">
         <v>148</v>
       </c>
       <c r="W16" s="314"/>
       <c r="X16" s="314"/>
       <c r="Y16" s="332" t="str" cm="1">
         <f t="array" ref="Y16">IF(COUNT(U16:X16)&lt;3, "", SUM(SMALL(U16:X16, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z16" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA16" s="314"/>
-      <c r="AB16" s="314"/>
-[...1 lines deleted...]
-      <c r="AD16" s="314"/>
+      <c r="AB16" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC16" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD16" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AE16" s="314"/>
       <c r="AF16" s="314"/>
-      <c r="AG16" s="314"/>
+      <c r="AG16" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AH16" s="314"/>
       <c r="AI16" s="314"/>
       <c r="AJ16" s="314"/>
       <c r="AK16" s="333" t="str" cm="1">
         <f t="array" ref="AK16">IF(COUNTA(_xlfn._xlws.FILTER(AA16:AJ16, (AA16:AJ16&lt;&gt;"")*(AA16:AJ16&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA16:AJ16, (AA16:AJ16&lt;&gt;"")*(AA16:AJ16&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL16" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM16" s="314" t="str" cm="1">
         <f t="array" ref="AM16">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H16:R16, U16:X16, AA16:AJ16),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
         <v/>
       </c>
       <c r="AN16" s="314" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AO16" s="314" t="str" cm="1">
         <f t="array" ref="AO16">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H16:R16, U16:X16, AA16:AJ16),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
@@ -20150,75 +27074,83 @@
         <v>4</v>
       </c>
       <c r="S17" s="330" cm="1">
         <f t="array" ref="S17">IF(COUNT(H17:R17)&lt;6, "", SUM(SMALL(H17:R17, {1;2;3;4;5;6})))</f>
         <v>20</v>
       </c>
       <c r="T17" s="331">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="U17" s="314"/>
       <c r="V17" s="314" t="s">
         <v>148</v>
       </c>
       <c r="W17" s="314"/>
       <c r="X17" s="314"/>
       <c r="Y17" s="332" t="str" cm="1">
         <f t="array" ref="Y17">IF(COUNT(U17:X17)&lt;3, "", SUM(SMALL(U17:X17, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z17" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA17" s="314"/>
-      <c r="AB17" s="314"/>
-[...1 lines deleted...]
-      <c r="AD17" s="314"/>
+      <c r="AB17" s="314">
+        <v>9</v>
+      </c>
+      <c r="AC17" s="314">
+        <v>3</v>
+      </c>
+      <c r="AD17" s="314">
+        <v>6</v>
+      </c>
       <c r="AE17" s="314"/>
       <c r="AF17" s="314"/>
-      <c r="AG17" s="314"/>
+      <c r="AG17" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AH17" s="314"/>
       <c r="AI17" s="314"/>
       <c r="AJ17" s="314"/>
       <c r="AK17" s="333" t="str" cm="1">
         <f t="array" ref="AK17">IF(COUNTA(_xlfn._xlws.FILTER(AA17:AJ17, (AA17:AJ17&lt;&gt;"")*(AA17:AJ17&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA17:AJ17, (AA17:AJ17&lt;&gt;"")*(AA17:AJ17&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL17" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AM17" s="314" t="str" cm="1">
+      <c r="AM17" s="314" cm="1">
         <f t="array" ref="AM17">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H17:R17, U17:X17, AA17:AJ17),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="AN17" s="314" t="str">
+        <v>29</v>
+      </c>
+      <c r="AN17" s="314">
         <f t="shared" si="2"/>
-        <v/>
+        <v>5</v>
       </c>
       <c r="AO17" s="314" t="str" cm="1">
         <f t="array" ref="AO17">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H17:R17, U17:X17, AA17:AJ17),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
       <c r="AP17" s="314" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AQ17" s="314" t="str" cm="1">
         <f t="array" ref="AQ17">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H17:R17, U17:X17, AA17:AJ17),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;11, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(11))))
 )</f>
         <v/>
       </c>
       <c r="AR17" s="314" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AS17" s="314"/>
       <c r="AT17" s="107"/>
     </row>
     <row r="18" spans="1:46" ht="41" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="243">
         <v>2025</v>
@@ -20273,56 +27205,64 @@
         <v>148</v>
       </c>
       <c r="S18" s="330" t="str" cm="1">
         <f t="array" ref="S18">IF(COUNT(H18:R18)&lt;6, "", SUM(SMALL(H18:R18, {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="T18" s="331" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="U18" s="314"/>
       <c r="V18" s="314" t="s">
         <v>148</v>
       </c>
       <c r="W18" s="314"/>
       <c r="X18" s="314"/>
       <c r="Y18" s="332" t="str" cm="1">
         <f t="array" ref="Y18">IF(COUNT(U18:X18)&lt;3, "", SUM(SMALL(U18:X18, {1;2;3})))</f>
         <v/>
       </c>
       <c r="Z18" s="332" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AA18" s="314"/>
-      <c r="AB18" s="314"/>
-[...1 lines deleted...]
-      <c r="AD18" s="314"/>
+      <c r="AB18" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC18" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD18" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AE18" s="314"/>
       <c r="AF18" s="314"/>
-      <c r="AG18" s="314"/>
+      <c r="AG18" s="314">
+        <v>7</v>
+      </c>
       <c r="AH18" s="314"/>
       <c r="AI18" s="314"/>
       <c r="AJ18" s="314"/>
       <c r="AK18" s="333" t="str" cm="1">
         <f t="array" ref="AK18">IF(COUNTA(_xlfn._xlws.FILTER(AA18:AJ18, (AA18:AJ18&lt;&gt;"")*(AA18:AJ18&lt;&gt;0)))&lt;6, "", SUM(SMALL(_xlfn._xlws.FILTER(AA18:AJ18, (AA18:AJ18&lt;&gt;"")*(AA18:AJ18&lt;&gt;0)), {1;2;3;4;5;6})))</f>
         <v/>
       </c>
       <c r="AL18" s="333" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="AM18" s="314" t="str" cm="1">
         <f t="array" ref="AM18">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H18:R18, U18:X18, AA18:AJ18),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;8, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(8))))
 )</f>
         <v/>
       </c>
       <c r="AN18" s="314" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AO18" s="314" t="str" cm="1">
         <f t="array" ref="AO18">_xlfn.LET( _xlpm.values, _xlfn.HSTACK(H18:R18, U18:X18, AA18:AJ18),  _xlpm.nums, _xlfn._xlws.FILTER(_xlpm.values, ISNUMBER(_xlpm.values)), IF(COUNTA(_xlpm.nums)&lt;10, "", SUM(SMALL(_xlpm.nums, _xlfn.SEQUENCE(10))))
 )</f>
         <v/>
       </c>
@@ -20415,51 +27355,51 @@
     </row>
     <row r="28" spans="1:46" x14ac:dyDescent="0.2">
       <c r="C28" s="159"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:S17">
     <sortCondition ref="Q4:Q17"/>
   </sortState>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4F52690-A967-034C-8F6F-69F20ABE14EC}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:AJ19"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="7" ySplit="2" topLeftCell="R3" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="V15" sqref="V15"/>
+      <selection pane="bottomRight" activeCell="AI4" sqref="AI4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="90"/>
     <col min="3" max="3" width="20.6640625" style="90" customWidth="1"/>
     <col min="4" max="4" width="10.6640625" style="90"/>
     <col min="5" max="5" width="25.83203125" style="90" customWidth="1"/>
     <col min="6" max="7" width="14.5" style="90" customWidth="1"/>
     <col min="8" max="8" width="8" style="91" customWidth="1"/>
     <col min="9" max="9" width="8" style="90" customWidth="1"/>
     <col min="10" max="10" width="8" style="91" customWidth="1"/>
     <col min="11" max="15" width="8" style="90" customWidth="1"/>
     <col min="16" max="16" width="8" style="91" customWidth="1"/>
     <col min="17" max="17" width="8" style="90" customWidth="1"/>
     <col min="18" max="18" width="7.1640625" style="92" customWidth="1"/>
     <col min="19" max="22" width="7.1640625" style="90" customWidth="1"/>
     <col min="23" max="32" width="7.83203125" style="90" customWidth="1"/>
     <col min="33" max="33" width="10.6640625" style="102"/>
     <col min="34" max="34" width="9" style="102" customWidth="1"/>
     <col min="35" max="35" width="10.33203125" style="102" customWidth="1"/>
     <col min="36" max="16384" width="10.6640625" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="32" x14ac:dyDescent="0.2">
@@ -20659,57 +27599,71 @@
       </c>
       <c r="O3" s="314" t="s">
         <v>148</v>
       </c>
       <c r="P3" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Q3" s="314" t="s">
         <v>148</v>
       </c>
       <c r="R3" s="314" t="s">
         <v>148</v>
       </c>
       <c r="S3" s="314" t="s">
         <v>148</v>
       </c>
       <c r="T3" s="314" t="s">
         <v>148</v>
       </c>
       <c r="U3" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V3" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="W3" s="314"/>
-[...5 lines deleted...]
-      <c r="AC3" s="314"/>
+      <c r="W3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB3" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC3" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AD3" s="314"/>
       <c r="AE3" s="314"/>
       <c r="AF3" s="314"/>
       <c r="AG3" s="315">
         <f>SUM(H3:AF3) - IF(ISNUMBER(Q3), 1, 0) - IF(ISNUMBER(Y3), 1, 0)</f>
         <v>0</v>
       </c>
       <c r="AH3" s="315">
         <f>SUM(H3:AF3)</f>
         <v>0</v>
       </c>
       <c r="AI3" s="316">
         <f t="shared" ref="AI3:AI16" si="0">IF(ISNUMBER(AH3), _xlfn.RANK.EQ(AH3, AH$3:AH$16, 0), "")</f>
         <v>14</v>
       </c>
       <c r="AJ3" s="107"/>
     </row>
     <row r="4" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="225" t="s">
         <v>230</v>
       </c>
       <c r="B4" s="214" t="s">
         <v>173</v>
       </c>
       <c r="C4" s="226" t="s">
@@ -20750,67 +27704,81 @@
       </c>
       <c r="O4" s="314">
         <v>1</v>
       </c>
       <c r="P4" s="314">
         <v>1</v>
       </c>
       <c r="Q4" s="314">
         <v>1</v>
       </c>
       <c r="R4" s="314">
         <v>1</v>
       </c>
       <c r="S4" s="314">
         <v>1</v>
       </c>
       <c r="T4" s="314">
         <v>1</v>
       </c>
       <c r="U4" s="314">
         <v>1</v>
       </c>
       <c r="V4" s="314">
         <v>1</v>
       </c>
-      <c r="W4" s="314"/>
-[...5 lines deleted...]
-      <c r="AC4" s="314"/>
+      <c r="W4" s="314">
+        <v>1</v>
+      </c>
+      <c r="X4" s="314">
+        <v>1</v>
+      </c>
+      <c r="Y4" s="314">
+        <v>1</v>
+      </c>
+      <c r="Z4" s="314">
+        <v>1</v>
+      </c>
+      <c r="AA4" s="314">
+        <v>1</v>
+      </c>
+      <c r="AB4" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC4" s="314">
+        <v>1</v>
+      </c>
       <c r="AD4" s="314"/>
       <c r="AE4" s="314"/>
       <c r="AF4" s="314"/>
       <c r="AG4" s="315">
         <f t="shared" ref="AG4:AG16" si="1">SUM(H4:AF4) - IF(ISNUMBER(Q4), 1, 0) - IF(ISNUMBER(Y4), 1, 0)</f>
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="AH4" s="315">
         <f t="shared" ref="AH4:AH16" si="2">SUM(H4:AF4)</f>
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="AI4" s="316">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="AJ4" s="107"/>
     </row>
     <row r="5" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="225" t="s">
         <v>230</v>
       </c>
       <c r="B5" s="214" t="s">
         <v>174</v>
       </c>
       <c r="C5" s="229" t="s">
         <v>227</v>
       </c>
       <c r="D5" s="229" t="s">
         <v>228</v>
       </c>
       <c r="E5" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F5" s="216">
         <v>36.700000000000003</v>
@@ -20841,67 +27809,81 @@
       </c>
       <c r="O5" s="314">
         <v>1</v>
       </c>
       <c r="P5" s="314">
         <v>1</v>
       </c>
       <c r="Q5" s="314">
         <v>1</v>
       </c>
       <c r="R5" s="314">
         <v>1</v>
       </c>
       <c r="S5" s="314">
         <v>1</v>
       </c>
       <c r="T5" s="314">
         <v>1</v>
       </c>
       <c r="U5" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V5" s="314">
         <v>1</v>
       </c>
-      <c r="W5" s="314"/>
-[...5 lines deleted...]
-      <c r="AC5" s="314"/>
+      <c r="W5" s="314">
+        <v>1</v>
+      </c>
+      <c r="X5" s="314">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="314">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="314">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="314">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC5" s="314">
+        <v>1</v>
+      </c>
       <c r="AD5" s="314"/>
       <c r="AE5" s="314"/>
       <c r="AF5" s="314"/>
       <c r="AG5" s="315">
         <f t="shared" si="1"/>
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="AH5" s="315">
         <f t="shared" si="2"/>
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="AI5" s="316">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="AJ5" s="107"/>
     </row>
     <row r="6" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B6" s="214" t="s">
         <v>175</v>
       </c>
       <c r="C6" s="230" t="s">
         <v>123</v>
       </c>
       <c r="D6" s="231" t="s">
         <v>229</v>
       </c>
       <c r="E6" s="216" t="s">
         <v>204</v>
       </c>
       <c r="F6" s="216" t="s">
         <v>205</v>
@@ -20930,71 +27912,85 @@
       <c r="N6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="O6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="P6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Q6" s="314"/>
       <c r="R6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="S6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="T6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="U6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V6" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="W6" s="314"/>
-[...5 lines deleted...]
-      <c r="AC6" s="314"/>
+      <c r="W6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X6" s="314">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z6" s="314">
+        <v>1</v>
+      </c>
+      <c r="AA6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB6" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC6" s="314">
+        <v>1</v>
+      </c>
       <c r="AD6" s="314"/>
       <c r="AE6" s="314"/>
       <c r="AF6" s="314"/>
       <c r="AG6" s="315">
         <f t="shared" si="1"/>
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AH6" s="315">
         <f t="shared" si="2"/>
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AI6" s="316">
         <f t="shared" si="0"/>
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AJ6" s="107"/>
     </row>
     <row r="7" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
         <v>176</v>
       </c>
       <c r="C7" s="233" t="s">
         <v>250</v>
       </c>
       <c r="D7" s="233" t="s">
         <v>224</v>
       </c>
       <c r="E7" s="216" t="s">
         <v>206</v>
       </c>
       <c r="F7" s="216" t="s">
         <v>207</v>
       </c>
       <c r="G7" s="216" t="s">
         <v>221</v>
       </c>
@@ -21019,67 +28015,81 @@
       <c r="N7" s="314" t="s">
         <v>148</v>
       </c>
       <c r="O7" s="314">
         <v>1</v>
       </c>
       <c r="P7" s="314">
         <v>1</v>
       </c>
       <c r="Q7" s="314"/>
       <c r="R7" s="314">
         <v>1</v>
       </c>
       <c r="S7" s="314">
         <v>1</v>
       </c>
       <c r="T7" s="314" t="s">
         <v>148</v>
       </c>
       <c r="U7" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V7" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="W7" s="314"/>
-[...5 lines deleted...]
-      <c r="AC7" s="314"/>
+      <c r="W7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z7" s="314">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="314">
+        <v>1</v>
+      </c>
+      <c r="AB7" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC7" s="314">
+        <v>1</v>
+      </c>
       <c r="AD7" s="314"/>
       <c r="AE7" s="314"/>
       <c r="AF7" s="314"/>
       <c r="AG7" s="315">
         <f t="shared" si="1"/>
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="AH7" s="315">
         <f t="shared" si="2"/>
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="AI7" s="316">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="AJ7" s="107"/>
     </row>
     <row r="8" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B8" s="214" t="s">
         <v>177</v>
       </c>
       <c r="C8" s="226" t="s">
         <v>127</v>
       </c>
       <c r="D8" s="227" t="s">
         <v>225</v>
       </c>
       <c r="E8" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F8" s="216" t="s">
         <v>203</v>
@@ -21108,67 +28118,81 @@
       <c r="N8" s="314">
         <v>1</v>
       </c>
       <c r="O8" s="314" t="s">
         <v>148</v>
       </c>
       <c r="P8" s="314">
         <v>1</v>
       </c>
       <c r="Q8" s="314"/>
       <c r="R8" s="314" t="s">
         <v>148</v>
       </c>
       <c r="S8" s="314">
         <v>1</v>
       </c>
       <c r="T8" s="314">
         <v>1</v>
       </c>
       <c r="U8" s="314">
         <v>1</v>
       </c>
       <c r="V8" s="314">
         <v>1</v>
       </c>
-      <c r="W8" s="314"/>
-[...5 lines deleted...]
-      <c r="AC8" s="314"/>
+      <c r="W8" s="314">
+        <v>1</v>
+      </c>
+      <c r="X8" s="314">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="314">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="314">
+        <v>1</v>
+      </c>
+      <c r="AA8" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB8" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC8" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AD8" s="314"/>
       <c r="AE8" s="314"/>
       <c r="AF8" s="314"/>
       <c r="AG8" s="315">
         <f t="shared" si="1"/>
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="AH8" s="315">
         <f t="shared" si="2"/>
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="AI8" s="316">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="AJ8" s="107"/>
     </row>
     <row r="9" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
         <v>178</v>
       </c>
       <c r="C9" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="215" t="s">
         <v>187</v>
       </c>
       <c r="E9" s="216" t="s">
         <v>208</v>
       </c>
       <c r="F9" s="216" t="s">
         <v>209</v>
@@ -21195,67 +28219,81 @@
         <v>1</v>
       </c>
       <c r="N9" s="314">
         <v>1</v>
       </c>
       <c r="O9" s="314" t="s">
         <v>148</v>
       </c>
       <c r="P9" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Q9" s="314"/>
       <c r="R9" s="314">
         <v>1</v>
       </c>
       <c r="S9" s="314"/>
       <c r="T9" s="314" t="s">
         <v>148</v>
       </c>
       <c r="U9" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V9" s="314">
         <v>1</v>
       </c>
-      <c r="W9" s="314"/>
-[...5 lines deleted...]
-      <c r="AC9" s="314"/>
+      <c r="W9" s="314">
+        <v>1</v>
+      </c>
+      <c r="X9" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y9" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z9" s="314">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB9" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC9" s="314">
+        <v>1</v>
+      </c>
       <c r="AD9" s="314"/>
       <c r="AE9" s="314"/>
       <c r="AF9" s="314"/>
       <c r="AG9" s="315">
         <f t="shared" si="1"/>
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="AH9" s="315">
         <f t="shared" si="2"/>
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="AI9" s="316">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="AJ9" s="107"/>
     </row>
     <row r="10" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
         <v>179</v>
       </c>
       <c r="C10" s="230" t="s">
         <v>149</v>
       </c>
       <c r="D10" s="215" t="s">
         <v>188</v>
       </c>
       <c r="E10" s="216" t="s">
         <v>210</v>
       </c>
       <c r="F10" s="216" t="s">
         <v>211</v>
@@ -21282,67 +28320,81 @@
         <v>1</v>
       </c>
       <c r="N10" s="314" t="s">
         <v>148</v>
       </c>
       <c r="O10" s="314">
         <v>1</v>
       </c>
       <c r="P10" s="314">
         <v>1</v>
       </c>
       <c r="Q10" s="314"/>
       <c r="R10" s="314">
         <v>1</v>
       </c>
       <c r="S10" s="314"/>
       <c r="T10" s="314" t="s">
         <v>148</v>
       </c>
       <c r="U10" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V10" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="W10" s="314"/>
-[...5 lines deleted...]
-      <c r="AC10" s="314"/>
+      <c r="W10" s="314">
+        <v>1</v>
+      </c>
+      <c r="X10" s="314">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z10" s="314">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB10" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AD10" s="314"/>
       <c r="AE10" s="314"/>
       <c r="AF10" s="314"/>
       <c r="AG10" s="315">
         <f t="shared" si="1"/>
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="AH10" s="315">
         <f t="shared" si="2"/>
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="AI10" s="316">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="AJ10" s="107"/>
     </row>
     <row r="11" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B11" s="214" t="s">
         <v>180</v>
       </c>
       <c r="C11" s="215" t="s">
         <v>189</v>
       </c>
       <c r="D11" s="215" t="s">
         <v>190</v>
       </c>
       <c r="E11" s="216"/>
       <c r="F11" s="216" t="s">
         <v>212</v>
       </c>
       <c r="G11" s="216" t="s">
@@ -21367,71 +28419,85 @@
         <v>1</v>
       </c>
       <c r="N11" s="314" t="s">
         <v>148</v>
       </c>
       <c r="O11" s="314">
         <v>1</v>
       </c>
       <c r="P11" s="314">
         <v>1</v>
       </c>
       <c r="Q11" s="314"/>
       <c r="R11" s="314" t="s">
         <v>148</v>
       </c>
       <c r="S11" s="314"/>
       <c r="T11" s="314">
         <v>1</v>
       </c>
       <c r="U11" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V11" s="314">
         <v>1</v>
       </c>
-      <c r="W11" s="314"/>
-[...5 lines deleted...]
-      <c r="AC11" s="314"/>
+      <c r="W11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC11" s="314">
+        <v>1</v>
+      </c>
       <c r="AD11" s="314"/>
       <c r="AE11" s="314"/>
       <c r="AF11" s="314"/>
       <c r="AG11" s="315">
         <f t="shared" si="1"/>
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AH11" s="315">
         <f t="shared" si="2"/>
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AI11" s="316">
         <f t="shared" si="0"/>
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="AJ11" s="107"/>
     </row>
     <row r="12" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
         <v>181</v>
       </c>
       <c r="C12" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D12" s="215" t="s">
         <v>191</v>
       </c>
       <c r="E12" s="216" t="s">
         <v>206</v>
       </c>
       <c r="F12" s="216" t="s">
         <v>213</v>
       </c>
       <c r="G12" s="216" t="s">
         <v>97</v>
       </c>
@@ -21454,71 +28520,85 @@
         <v>148</v>
       </c>
       <c r="N12" s="314">
         <v>1</v>
       </c>
       <c r="O12" s="314" t="s">
         <v>148</v>
       </c>
       <c r="P12" s="314">
         <v>1</v>
       </c>
       <c r="Q12" s="314"/>
       <c r="R12" s="314" t="s">
         <v>148</v>
       </c>
       <c r="S12" s="314"/>
       <c r="T12" s="314" t="s">
         <v>148</v>
       </c>
       <c r="U12" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V12" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="W12" s="314"/>
-[...5 lines deleted...]
-      <c r="AC12" s="314"/>
+      <c r="W12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X12" s="314">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z12" s="314">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="314">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="314">
+        <v>1</v>
+      </c>
       <c r="AD12" s="314"/>
       <c r="AE12" s="314"/>
       <c r="AF12" s="314"/>
       <c r="AG12" s="315">
         <f t="shared" si="1"/>
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="AH12" s="315">
         <f t="shared" si="2"/>
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="AI12" s="316">
         <f t="shared" si="0"/>
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="AJ12" s="107"/>
     </row>
     <row r="13" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="237" t="s">
         <v>237</v>
       </c>
       <c r="B13" s="214" t="s">
         <v>182</v>
       </c>
       <c r="C13" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="238" t="s">
         <v>192</v>
       </c>
       <c r="E13" s="216" t="s">
         <v>214</v>
       </c>
       <c r="F13" s="216" t="s">
         <v>215</v>
       </c>
       <c r="G13" s="216" t="s">
         <v>33</v>
       </c>
@@ -21541,67 +28621,81 @@
         <v>148</v>
       </c>
       <c r="N13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="O13" s="314">
         <v>1</v>
       </c>
       <c r="P13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Q13" s="314"/>
       <c r="R13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="S13" s="314"/>
       <c r="T13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="U13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="V13" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="W13" s="314"/>
-[...5 lines deleted...]
-      <c r="AC13" s="314"/>
+      <c r="W13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="X13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y13" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z13" s="314">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="314">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AD13" s="314"/>
       <c r="AE13" s="314"/>
       <c r="AF13" s="314"/>
       <c r="AG13" s="315">
         <f t="shared" si="1"/>
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AH13" s="315">
         <f t="shared" si="2"/>
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AI13" s="316">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AJ13" s="107"/>
     </row>
     <row r="14" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
         <v>183</v>
       </c>
       <c r="C14" s="238" t="s">
         <v>193</v>
       </c>
       <c r="D14" s="238" t="s">
         <v>194</v>
       </c>
       <c r="E14" s="216" t="s">
         <v>204</v>
       </c>
       <c r="F14" s="216" t="s">
         <v>216</v>
@@ -21628,67 +28722,79 @@
         <v>148</v>
       </c>
       <c r="N14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="O14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="P14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Q14" s="314"/>
       <c r="R14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="S14" s="314"/>
       <c r="T14" s="314">
         <v>1</v>
       </c>
       <c r="U14" s="314">
         <v>1</v>
       </c>
       <c r="V14" s="314">
         <v>1</v>
       </c>
-      <c r="W14" s="314"/>
-[...2 lines deleted...]
-      <c r="Z14" s="314"/>
+      <c r="W14" s="314">
+        <v>1</v>
+      </c>
+      <c r="X14" s="314">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z14" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AA14" s="314"/>
-      <c r="AB14" s="314"/>
-      <c r="AC14" s="314"/>
+      <c r="AB14" s="314">
+        <v>1</v>
+      </c>
+      <c r="AC14" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AD14" s="314"/>
       <c r="AE14" s="314"/>
       <c r="AF14" s="314"/>
       <c r="AG14" s="315">
         <f t="shared" si="1"/>
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AH14" s="315">
         <f t="shared" si="2"/>
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AI14" s="316">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="AJ14" s="107"/>
     </row>
     <row r="15" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B15" s="214" t="s">
         <v>184</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="215" t="s">
         <v>195</v>
       </c>
       <c r="E15" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F15" s="216" t="s">
         <v>217</v>
@@ -21712,70 +28818,78 @@
         <v>148</v>
       </c>
       <c r="M15" s="317" t="s">
         <v>148</v>
       </c>
       <c r="N15" s="317" t="s">
         <v>148</v>
       </c>
       <c r="O15" s="317" t="s">
         <v>148</v>
       </c>
       <c r="P15" s="317" t="s">
         <v>148</v>
       </c>
       <c r="Q15" s="317"/>
       <c r="R15" s="314" t="s">
         <v>148</v>
       </c>
       <c r="S15" s="314"/>
       <c r="T15" s="314" t="s">
         <v>148</v>
       </c>
       <c r="U15" s="314"/>
       <c r="V15" s="314"/>
       <c r="W15" s="314"/>
-      <c r="X15" s="314"/>
-[...1 lines deleted...]
-      <c r="Z15" s="314"/>
+      <c r="X15" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y15" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z15" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AA15" s="314"/>
       <c r="AB15" s="314"/>
-      <c r="AC15" s="314"/>
+      <c r="AC15" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AD15" s="314"/>
       <c r="AE15" s="314"/>
       <c r="AF15" s="314"/>
       <c r="AG15" s="315">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
       <c r="AH15" s="315">
         <f t="shared" si="2"/>
         <v>2</v>
       </c>
       <c r="AI15" s="316">
         <f t="shared" si="0"/>
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AJ15" s="107"/>
     </row>
     <row r="16" spans="1:36" s="97" customFormat="1" ht="38" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
         <v>185</v>
       </c>
       <c r="C16" s="215" t="s">
         <v>196</v>
       </c>
       <c r="D16" s="215" t="s">
         <v>197</v>
       </c>
       <c r="E16" s="216" t="s">
         <v>218</v>
       </c>
       <c r="F16" s="216" t="s">
         <v>219</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>223</v>
       </c>
@@ -21795,66 +28909,74 @@
         <v>1</v>
       </c>
       <c r="M16" s="314">
         <v>1</v>
       </c>
       <c r="N16" s="314">
         <v>1</v>
       </c>
       <c r="O16" s="314">
         <v>1</v>
       </c>
       <c r="P16" s="314">
         <v>1</v>
       </c>
       <c r="Q16" s="314"/>
       <c r="R16" s="314">
         <v>1</v>
       </c>
       <c r="S16" s="314"/>
       <c r="T16" s="314" t="s">
         <v>148</v>
       </c>
       <c r="U16" s="314"/>
       <c r="V16" s="314"/>
       <c r="W16" s="314"/>
-      <c r="X16" s="314"/>
-[...1 lines deleted...]
-      <c r="Z16" s="314"/>
+      <c r="X16" s="314">
+        <v>1</v>
+      </c>
+      <c r="Y16" s="314">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="314">
+        <v>1</v>
+      </c>
       <c r="AA16" s="314"/>
       <c r="AB16" s="314"/>
-      <c r="AC16" s="314"/>
+      <c r="AC16" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AD16" s="314"/>
       <c r="AE16" s="314"/>
       <c r="AF16" s="314"/>
       <c r="AG16" s="315">
         <f t="shared" si="1"/>
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="AH16" s="315">
         <f t="shared" si="2"/>
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AI16" s="316">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="AJ16" s="107"/>
     </row>
     <row r="17" spans="1:36" ht="38" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="243">
         <v>2025</v>
       </c>
       <c r="B17" s="244" t="s">
         <v>245</v>
       </c>
       <c r="C17" s="245" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="246" t="s">
         <v>246</v>
       </c>
       <c r="E17" s="247" t="s">
         <v>248</v>
       </c>
       <c r="F17" s="248" t="s">
         <v>247</v>
@@ -21878,56 +29000,64 @@
         <v>148</v>
       </c>
       <c r="M17" s="314" t="s">
         <v>148</v>
       </c>
       <c r="N17" s="314" t="s">
         <v>148</v>
       </c>
       <c r="O17" s="314" t="s">
         <v>148</v>
       </c>
       <c r="P17" s="314" t="s">
         <v>148</v>
       </c>
       <c r="Q17" s="314"/>
       <c r="R17" s="314" t="s">
         <v>148</v>
       </c>
       <c r="S17" s="314"/>
       <c r="T17" s="314" t="s">
         <v>148</v>
       </c>
       <c r="U17" s="314"/>
       <c r="V17" s="314"/>
       <c r="W17" s="314"/>
-      <c r="X17" s="314"/>
-[...1 lines deleted...]
-      <c r="Z17" s="314"/>
+      <c r="X17" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y17" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z17" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="AA17" s="314"/>
       <c r="AB17" s="314"/>
-      <c r="AC17" s="314"/>
+      <c r="AC17" s="314">
+        <v>1</v>
+      </c>
       <c r="AD17" s="314"/>
       <c r="AE17" s="314"/>
       <c r="AF17" s="314"/>
       <c r="AG17" s="315"/>
       <c r="AH17" s="315"/>
       <c r="AI17" s="315"/>
       <c r="AJ17" s="103"/>
     </row>
     <row r="18" spans="1:36" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="305"/>
       <c r="B18" s="305"/>
       <c r="C18" s="305"/>
       <c r="D18" s="305"/>
       <c r="E18" s="305"/>
       <c r="F18" s="305"/>
       <c r="G18" s="305"/>
       <c r="H18" s="306"/>
       <c r="I18" s="305"/>
       <c r="J18" s="306"/>
       <c r="K18" s="305"/>
       <c r="L18" s="305"/>
       <c r="M18" s="305"/>
       <c r="N18" s="305"/>
       <c r="O18" s="305"/>
       <c r="P18" s="305"/>
@@ -23083,51 +30213,51 @@
       <c r="J20" s="196"/>
       <c r="K20" s="196"/>
       <c r="L20" s="196"/>
       <c r="M20" s="196"/>
       <c r="N20" s="197"/>
       <c r="O20" s="196"/>
       <c r="P20" s="195"/>
       <c r="Q20" s="196"/>
       <c r="R20" s="196"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A84E79A-8C1C-5140-A48A-6D10264DDA00}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:V18"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="M14" sqref="M14"/>
+      <selection activeCell="P4" sqref="P4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="90"/>
     <col min="3" max="3" width="20.6640625" style="90" customWidth="1"/>
     <col min="4" max="4" width="12.5" style="90" customWidth="1"/>
     <col min="5" max="7" width="13.83203125" style="90" customWidth="1"/>
     <col min="8" max="8" width="8" style="91" customWidth="1"/>
     <col min="9" max="15" width="8" style="90" customWidth="1"/>
     <col min="16" max="16" width="8" style="91" customWidth="1"/>
     <col min="17" max="17" width="8" style="90" customWidth="1"/>
     <col min="18" max="18" width="7.1640625" style="92" customWidth="1"/>
     <col min="19" max="19" width="7.1640625" style="90" customWidth="1"/>
     <col min="20" max="20" width="11.83203125" style="90" customWidth="1"/>
     <col min="21" max="21" width="10.33203125" style="102" customWidth="1"/>
     <col min="22" max="16384" width="10.6640625" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="21" x14ac:dyDescent="0.2">
       <c r="A1" s="302" t="s">
         <v>243</v>
       </c>
       <c r="B1" s="303"/>
       <c r="C1" s="303"/>
@@ -23174,99 +30304,105 @@
       </c>
       <c r="F2" s="307" t="s">
         <v>198</v>
       </c>
       <c r="G2" s="307" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="308">
         <v>46143</v>
       </c>
       <c r="I2" s="309">
         <v>46147</v>
       </c>
       <c r="J2" s="309">
         <v>46182</v>
       </c>
       <c r="K2" s="309">
         <v>46200</v>
       </c>
       <c r="L2" s="309">
         <v>46224</v>
       </c>
       <c r="M2" s="309">
         <v>46962</v>
       </c>
-      <c r="N2" s="309"/>
-      <c r="O2" s="309"/>
+      <c r="N2" s="309">
+        <v>46250</v>
+      </c>
+      <c r="O2" s="309">
+        <v>46273</v>
+      </c>
       <c r="P2" s="309"/>
       <c r="Q2" s="310"/>
       <c r="R2" s="309"/>
       <c r="S2" s="309"/>
       <c r="T2" s="309"/>
       <c r="U2" s="312"/>
       <c r="V2" s="103"/>
     </row>
     <row r="3" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B3" s="214" t="s">
         <v>172</v>
       </c>
       <c r="C3" s="215" t="s">
         <v>50</v>
       </c>
       <c r="D3" s="215" t="s">
         <v>186</v>
       </c>
       <c r="E3" s="216" t="s">
         <v>200</v>
       </c>
       <c r="F3" s="216" t="s">
         <v>201</v>
       </c>
       <c r="G3" s="216" t="s">
         <v>120</v>
       </c>
       <c r="H3" s="314" t="s">
         <v>148</v>
       </c>
       <c r="I3" s="314" t="s">
         <v>148</v>
       </c>
       <c r="J3" s="314" t="s">
         <v>148</v>
       </c>
       <c r="K3" s="314"/>
       <c r="L3" s="321" t="s">
         <v>148</v>
       </c>
       <c r="M3" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="N3" s="314"/>
+      <c r="N3" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="O3" s="314"/>
       <c r="P3" s="314"/>
       <c r="Q3" s="314"/>
       <c r="R3" s="314"/>
       <c r="S3" s="314"/>
       <c r="T3" s="314" t="str" cm="1">
         <f t="array" ref="T3">IF(COUNT(H3:S3)&lt;3, "", SUM(SMALL(H3:S3, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U3" s="315" t="str">
         <f t="shared" ref="U3:U16" si="0">IF(ISNUMBER(T3), _xlfn.RANK.EQ(T3, T$1:T$85, 1), "")</f>
         <v/>
       </c>
       <c r="V3" s="107"/>
     </row>
     <row r="4" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="225" t="s">
         <v>230</v>
       </c>
       <c r="B4" s="214" t="s">
         <v>173</v>
       </c>
       <c r="C4" s="226" t="s">
         <v>126</v>
       </c>
@@ -23278,162 +30414,174 @@
       </c>
       <c r="F4" s="216" t="s">
         <v>203</v>
       </c>
       <c r="G4" s="216" t="s">
         <v>170</v>
       </c>
       <c r="H4" s="314">
         <v>2</v>
       </c>
       <c r="I4" s="314">
         <v>2</v>
       </c>
       <c r="J4" s="314">
         <v>2</v>
       </c>
       <c r="K4" s="314">
         <v>1</v>
       </c>
       <c r="L4" s="321">
         <v>1</v>
       </c>
       <c r="M4" s="314">
         <v>2</v>
       </c>
-      <c r="N4" s="314"/>
-      <c r="O4" s="314"/>
+      <c r="N4" s="314">
+        <v>1</v>
+      </c>
+      <c r="O4" s="314">
+        <v>3</v>
+      </c>
       <c r="P4" s="314"/>
       <c r="Q4" s="314"/>
       <c r="R4" s="314"/>
       <c r="S4" s="314"/>
       <c r="T4" s="314" cm="1">
         <f t="array" ref="T4">IF(COUNT(H4:S4)&lt;3, "", SUM(SMALL(H4:S4, {1;2;3})))</f>
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="U4" s="315">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="V4" s="107"/>
     </row>
     <row r="5" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="225" t="s">
         <v>230</v>
       </c>
       <c r="B5" s="214" t="s">
         <v>174</v>
       </c>
       <c r="C5" s="229" t="s">
         <v>227</v>
       </c>
       <c r="D5" s="229" t="s">
         <v>228</v>
       </c>
       <c r="E5" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F5" s="216">
         <v>36.700000000000003</v>
       </c>
       <c r="G5" s="216" t="s">
         <v>220</v>
       </c>
       <c r="H5" s="314">
         <v>3</v>
       </c>
       <c r="I5" s="314">
         <v>8</v>
       </c>
       <c r="J5" s="314" t="s">
         <v>148</v>
       </c>
       <c r="K5" s="314">
         <v>2</v>
       </c>
       <c r="L5" s="321" t="s">
         <v>148</v>
       </c>
       <c r="M5" s="314">
         <v>1</v>
       </c>
-      <c r="N5" s="314"/>
-      <c r="O5" s="314"/>
+      <c r="N5" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O5" s="314">
+        <v>2</v>
+      </c>
       <c r="P5" s="314"/>
       <c r="Q5" s="314"/>
       <c r="R5" s="314"/>
       <c r="S5" s="314"/>
       <c r="T5" s="314" cm="1">
         <f t="array" ref="T5">IF(COUNT(H5:S5)&lt;3, "", SUM(SMALL(H5:S5, {1;2;3})))</f>
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="U5" s="315">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="V5" s="107"/>
     </row>
     <row r="6" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B6" s="214" t="s">
         <v>175</v>
       </c>
       <c r="C6" s="230" t="s">
         <v>123</v>
       </c>
       <c r="D6" s="231" t="s">
         <v>229</v>
       </c>
       <c r="E6" s="216" t="s">
         <v>204</v>
       </c>
       <c r="F6" s="216" t="s">
         <v>205</v>
       </c>
       <c r="G6" s="216" t="s">
         <v>87</v>
       </c>
       <c r="H6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="I6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="J6" s="314" t="s">
         <v>148</v>
       </c>
       <c r="K6" s="314"/>
       <c r="L6" s="321" t="s">
         <v>148</v>
       </c>
       <c r="M6" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="N6" s="314"/>
-      <c r="O6" s="314"/>
+      <c r="N6" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O6" s="314">
+        <v>1</v>
+      </c>
       <c r="P6" s="314"/>
       <c r="Q6" s="314"/>
       <c r="R6" s="314"/>
       <c r="S6" s="314"/>
       <c r="T6" s="314" t="str" cm="1">
         <f t="array" ref="T6">IF(COUNT(H6:S6)&lt;3, "", SUM(SMALL(H6:S6, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U6" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V6" s="107"/>
     </row>
     <row r="7" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B7" s="214" t="s">
         <v>176</v>
       </c>
       <c r="C7" s="233" t="s">
         <v>250</v>
       </c>
       <c r="D7" s="233" t="s">
@@ -23442,160 +30590,170 @@
       <c r="E7" s="216" t="s">
         <v>206</v>
       </c>
       <c r="F7" s="216" t="s">
         <v>207</v>
       </c>
       <c r="G7" s="216" t="s">
         <v>221</v>
       </c>
       <c r="H7" s="314">
         <v>7</v>
       </c>
       <c r="I7" s="314">
         <v>6</v>
       </c>
       <c r="J7" s="314" t="s">
         <v>148</v>
       </c>
       <c r="K7" s="314"/>
       <c r="L7" s="321" t="s">
         <v>148</v>
       </c>
       <c r="M7" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="N7" s="314"/>
-      <c r="O7" s="314"/>
+      <c r="N7" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O7" s="314">
+        <v>4</v>
+      </c>
       <c r="P7" s="314"/>
       <c r="Q7" s="314"/>
       <c r="R7" s="314"/>
       <c r="S7" s="314"/>
-      <c r="T7" s="314" t="str" cm="1">
+      <c r="T7" s="314" cm="1">
         <f t="array" ref="T7">IF(COUNT(H7:S7)&lt;3, "", SUM(SMALL(H7:S7, {1;2;3})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="U7" s="315" t="str">
+        <v>17</v>
+      </c>
+      <c r="U7" s="315">
         <f t="shared" si="0"/>
-        <v/>
+        <v>7</v>
       </c>
       <c r="V7" s="107"/>
     </row>
     <row r="8" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B8" s="214" t="s">
         <v>177</v>
       </c>
       <c r="C8" s="226" t="s">
         <v>127</v>
       </c>
       <c r="D8" s="227" t="s">
         <v>225</v>
       </c>
       <c r="E8" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F8" s="216" t="s">
         <v>203</v>
       </c>
       <c r="G8" s="216" t="s">
         <v>162</v>
       </c>
       <c r="H8" s="314">
         <v>4</v>
       </c>
       <c r="I8" s="314">
         <v>4</v>
       </c>
       <c r="J8" s="314">
         <v>1</v>
       </c>
       <c r="K8" s="314"/>
       <c r="L8" s="321">
         <v>2</v>
       </c>
       <c r="M8" s="314">
         <v>4</v>
       </c>
-      <c r="N8" s="314"/>
+      <c r="N8" s="314">
+        <v>2</v>
+      </c>
       <c r="O8" s="314"/>
       <c r="P8" s="314"/>
       <c r="Q8" s="314"/>
       <c r="R8" s="314"/>
       <c r="S8" s="314"/>
       <c r="T8" s="314" cm="1">
         <f t="array" ref="T8">IF(COUNT(H8:S8)&lt;3, "", SUM(SMALL(H8:S8, {1;2;3})))</f>
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="U8" s="315">
         <f t="shared" si="0"/>
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="V8" s="107"/>
     </row>
     <row r="9" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B9" s="214" t="s">
         <v>178</v>
       </c>
       <c r="C9" s="215" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="215" t="s">
         <v>187</v>
       </c>
       <c r="E9" s="216" t="s">
         <v>208</v>
       </c>
       <c r="F9" s="216" t="s">
         <v>209</v>
       </c>
       <c r="G9" s="216" t="s">
         <v>222</v>
       </c>
       <c r="H9" s="314">
         <v>5</v>
       </c>
       <c r="I9" s="314">
         <v>1</v>
       </c>
       <c r="J9" s="314">
         <v>4</v>
       </c>
       <c r="K9" s="314"/>
       <c r="L9" s="321" t="s">
         <v>148</v>
       </c>
       <c r="M9" s="314">
         <v>3</v>
       </c>
-      <c r="N9" s="314"/>
-      <c r="O9" s="314"/>
+      <c r="N9" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O9" s="314">
+        <v>5</v>
+      </c>
       <c r="P9" s="314"/>
       <c r="Q9" s="314"/>
       <c r="R9" s="314"/>
       <c r="S9" s="314"/>
       <c r="T9" s="314" cm="1">
         <f t="array" ref="T9">IF(COUNT(H9:S9)&lt;3, "", SUM(SMALL(H9:S9, {1;2;3})))</f>
         <v>8</v>
       </c>
       <c r="U9" s="315">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="V9" s="107"/>
     </row>
     <row r="10" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B10" s="214" t="s">
         <v>179</v>
       </c>
       <c r="C10" s="230" t="s">
         <v>149</v>
       </c>
       <c r="D10" s="215" t="s">
@@ -23604,51 +30762,53 @@
       <c r="E10" s="216" t="s">
         <v>210</v>
       </c>
       <c r="F10" s="216" t="s">
         <v>211</v>
       </c>
       <c r="G10" s="216" t="s">
         <v>150</v>
       </c>
       <c r="H10" s="314">
         <v>1</v>
       </c>
       <c r="I10" s="314">
         <v>3</v>
       </c>
       <c r="J10" s="314" t="s">
         <v>148</v>
       </c>
       <c r="K10" s="314"/>
       <c r="L10" s="321" t="s">
         <v>148</v>
       </c>
       <c r="M10" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="N10" s="314"/>
+      <c r="N10" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="O10" s="314"/>
       <c r="P10" s="314"/>
       <c r="Q10" s="314"/>
       <c r="R10" s="314"/>
       <c r="S10" s="314"/>
       <c r="T10" s="314" t="str" cm="1">
         <f t="array" ref="T10">IF(COUNT(H10:S10)&lt;3, "", SUM(SMALL(H10:S10, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U10" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V10" s="107"/>
     </row>
     <row r="11" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B11" s="214" t="s">
         <v>180</v>
       </c>
       <c r="C11" s="215" t="s">
         <v>189</v>
       </c>
@@ -23656,52 +30816,56 @@
         <v>190</v>
       </c>
       <c r="E11" s="216"/>
       <c r="F11" s="216" t="s">
         <v>212</v>
       </c>
       <c r="G11" s="216" t="s">
         <v>129</v>
       </c>
       <c r="H11" s="314" t="s">
         <v>148</v>
       </c>
       <c r="I11" s="314" t="s">
         <v>148</v>
       </c>
       <c r="J11" s="314" t="s">
         <v>148</v>
       </c>
       <c r="K11" s="314"/>
       <c r="L11" s="321" t="s">
         <v>148</v>
       </c>
       <c r="M11" s="314">
         <v>5</v>
       </c>
-      <c r="N11" s="314"/>
-      <c r="O11" s="314"/>
+      <c r="N11" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O11" s="314">
+        <v>8</v>
+      </c>
       <c r="P11" s="314"/>
       <c r="Q11" s="314"/>
       <c r="R11" s="314"/>
       <c r="S11" s="314"/>
       <c r="T11" s="314" t="str" cm="1">
         <f t="array" ref="T11">IF(COUNT(H11:S11)&lt;3, "", SUM(SMALL(H11:S11, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U11" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V11" s="107"/>
     </row>
     <row r="12" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B12" s="214" t="s">
         <v>181</v>
       </c>
       <c r="C12" s="215" t="s">
         <v>76</v>
       </c>
       <c r="D12" s="215" t="s">
@@ -23710,105 +30874,111 @@
       <c r="E12" s="216" t="s">
         <v>206</v>
       </c>
       <c r="F12" s="216" t="s">
         <v>213</v>
       </c>
       <c r="G12" s="216" t="s">
         <v>97</v>
       </c>
       <c r="H12" s="314" t="s">
         <v>148</v>
       </c>
       <c r="I12" s="314">
         <v>7</v>
       </c>
       <c r="J12" s="314">
         <v>3</v>
       </c>
       <c r="K12" s="314"/>
       <c r="L12" s="321" t="s">
         <v>148</v>
       </c>
       <c r="M12" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="N12" s="314"/>
-      <c r="O12" s="314"/>
+      <c r="N12" s="314" t="s">
+        <v>148</v>
+      </c>
+      <c r="O12" s="314">
+        <v>6</v>
+      </c>
       <c r="P12" s="314"/>
       <c r="Q12" s="314"/>
       <c r="R12" s="314"/>
       <c r="S12" s="314"/>
-      <c r="T12" s="314" t="str" cm="1">
+      <c r="T12" s="314" cm="1">
         <f t="array" ref="T12">IF(COUNT(H12:S12)&lt;3, "", SUM(SMALL(H12:S12, {1;2;3})))</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="U12" s="315" t="str">
+        <v>16</v>
+      </c>
+      <c r="U12" s="315">
         <f t="shared" si="0"/>
-        <v/>
+        <v>6</v>
       </c>
       <c r="V12" s="107"/>
     </row>
     <row r="13" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="237" t="s">
         <v>237</v>
       </c>
       <c r="B13" s="214" t="s">
         <v>182</v>
       </c>
       <c r="C13" s="215" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="238" t="s">
         <v>192</v>
       </c>
       <c r="E13" s="216" t="s">
         <v>214</v>
       </c>
       <c r="F13" s="216" t="s">
         <v>215</v>
       </c>
       <c r="G13" s="216" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="I13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="J13" s="314" t="s">
         <v>148</v>
       </c>
       <c r="K13" s="314"/>
       <c r="L13" s="321" t="s">
         <v>148</v>
       </c>
       <c r="M13" s="314" t="s">
         <v>148</v>
       </c>
-      <c r="N13" s="314"/>
+      <c r="N13" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="O13" s="314"/>
       <c r="P13" s="314"/>
       <c r="Q13" s="314"/>
       <c r="R13" s="314"/>
       <c r="S13" s="314"/>
       <c r="T13" s="314" t="str" cm="1">
         <f t="array" ref="T13">IF(COUNT(H13:S13)&lt;3, "", SUM(SMALL(H13:S13, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U13" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V13" s="107"/>
     </row>
     <row r="14" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B14" s="214" t="s">
         <v>183</v>
       </c>
       <c r="C14" s="238" t="s">
         <v>193</v>
       </c>
@@ -23818,202 +30988,212 @@
       <c r="E14" s="216" t="s">
         <v>204</v>
       </c>
       <c r="F14" s="216" t="s">
         <v>216</v>
       </c>
       <c r="G14" s="216" t="s">
         <v>36</v>
       </c>
       <c r="H14" s="314">
         <v>6</v>
       </c>
       <c r="I14" s="314">
         <v>5</v>
       </c>
       <c r="J14" s="314" t="s">
         <v>148</v>
       </c>
       <c r="K14" s="314"/>
       <c r="L14" s="321">
         <v>3</v>
       </c>
       <c r="M14" s="314">
         <v>6</v>
       </c>
-      <c r="N14" s="314"/>
+      <c r="N14" s="314" t="s">
+        <v>148</v>
+      </c>
       <c r="O14" s="314"/>
       <c r="P14" s="314"/>
       <c r="Q14" s="314"/>
       <c r="R14" s="314"/>
       <c r="S14" s="314"/>
       <c r="T14" s="314" cm="1">
         <f t="array" ref="T14">IF(COUNT(H14:S14)&lt;3, "", SUM(SMALL(H14:S14, {1;2;3})))</f>
         <v>14</v>
       </c>
       <c r="U14" s="315">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="V14" s="107"/>
     </row>
     <row r="15" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="213" t="s">
         <v>236</v>
       </c>
       <c r="B15" s="214" t="s">
         <v>184</v>
       </c>
       <c r="C15" s="215" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="215" t="s">
         <v>195</v>
       </c>
       <c r="E15" s="216" t="s">
         <v>202</v>
       </c>
       <c r="F15" s="216" t="s">
         <v>217</v>
       </c>
       <c r="G15" s="241" t="s">
         <v>133</v>
       </c>
       <c r="H15" s="317" t="s">
         <v>124</v>
       </c>
       <c r="I15" s="317" t="s">
         <v>148</v>
       </c>
       <c r="J15" s="317" t="s">
         <v>148</v>
       </c>
       <c r="K15" s="317"/>
       <c r="L15" s="321"/>
       <c r="M15" s="317"/>
-      <c r="N15" s="317"/>
+      <c r="N15" s="317" t="s">
+        <v>148</v>
+      </c>
       <c r="O15" s="317"/>
       <c r="P15" s="317"/>
       <c r="Q15" s="317"/>
       <c r="R15" s="314"/>
       <c r="S15" s="314"/>
       <c r="T15" s="314" t="str" cm="1">
         <f t="array" ref="T15">IF(COUNT(H15:S15)&lt;3, "", SUM(SMALL(H15:S15, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U15" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V15" s="107"/>
     </row>
     <row r="16" spans="1:22" s="97" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
         <v>185</v>
       </c>
       <c r="C16" s="215" t="s">
         <v>196</v>
       </c>
       <c r="D16" s="215" t="s">
         <v>197</v>
       </c>
       <c r="E16" s="216" t="s">
         <v>218</v>
       </c>
       <c r="F16" s="216" t="s">
         <v>219</v>
       </c>
       <c r="G16" s="216" t="s">
         <v>223</v>
       </c>
       <c r="H16" s="317" t="s">
         <v>148</v>
       </c>
       <c r="I16" s="317" t="s">
         <v>148</v>
       </c>
       <c r="J16" s="317" t="s">
         <v>148</v>
       </c>
       <c r="K16" s="317"/>
       <c r="L16" s="321"/>
       <c r="M16" s="317"/>
-      <c r="N16" s="317"/>
+      <c r="N16" s="314">
+        <v>3</v>
+      </c>
       <c r="O16" s="317"/>
       <c r="P16" s="317"/>
       <c r="Q16" s="317"/>
       <c r="R16" s="314"/>
       <c r="S16" s="314"/>
       <c r="T16" s="314" t="str" cm="1">
         <f t="array" ref="T16">IF(COUNT(H16:S16)&lt;3, "", SUM(SMALL(H16:S16, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U16" s="315" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="V16" s="107"/>
     </row>
     <row r="17" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="243">
         <v>2025</v>
       </c>
       <c r="B17" s="244" t="s">
         <v>245</v>
       </c>
       <c r="C17" s="245" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="246" t="s">
         <v>246</v>
       </c>
       <c r="E17" s="247" t="s">
         <v>248</v>
       </c>
       <c r="F17" s="248" t="s">
         <v>247</v>
       </c>
       <c r="G17" s="249" t="s">
         <v>121</v>
       </c>
       <c r="H17" s="317" t="s">
         <v>148</v>
       </c>
       <c r="I17" s="317" t="s">
         <v>148</v>
       </c>
       <c r="J17" s="317" t="s">
         <v>148</v>
       </c>
       <c r="K17" s="317"/>
       <c r="L17" s="317"/>
       <c r="M17" s="317"/>
-      <c r="N17" s="317"/>
-      <c r="O17" s="317"/>
+      <c r="N17" s="317" t="s">
+        <v>148</v>
+      </c>
+      <c r="O17" s="317">
+        <v>7</v>
+      </c>
       <c r="P17" s="317"/>
       <c r="Q17" s="317"/>
       <c r="R17" s="317"/>
       <c r="S17" s="317"/>
       <c r="T17" s="314" t="str" cm="1">
         <f t="array" ref="T17">IF(COUNT(H17:S17)&lt;3, "", SUM(SMALL(H17:S17, {1;2;3})))</f>
         <v/>
       </c>
       <c r="U17" s="315"/>
       <c r="V17" s="103"/>
     </row>
     <row r="18" spans="1:22" ht="20" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="305"/>
       <c r="B18" s="305"/>
       <c r="C18" s="305"/>
       <c r="D18" s="305"/>
       <c r="E18" s="305"/>
       <c r="F18" s="305"/>
       <c r="G18" s="305"/>
       <c r="H18" s="306"/>
       <c r="I18" s="305"/>
       <c r="J18" s="305"/>
       <c r="K18" s="305"/>
       <c r="L18" s="305"/>
       <c r="M18" s="305"/>
@@ -27698,51 +34878,51 @@
       <c r="R19" s="224" t="str">
         <f t="shared" ca="1" si="0"/>
         <v/>
       </c>
       <c r="S19" s="279"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91B7294B-616E-41B1-A15F-F15FCDE27989}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T19"/>
   <sheetViews>
     <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
       <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="S19" sqref="A1:S19"/>
+      <selection pane="bottomRight" activeCell="R15" sqref="R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="10.6640625" style="130"/>
     <col min="3" max="3" width="15" style="99" customWidth="1"/>
     <col min="4" max="6" width="12.83203125" style="99" customWidth="1"/>
     <col min="7" max="7" width="14.1640625" style="99" customWidth="1"/>
     <col min="8" max="10" width="10" style="99" customWidth="1"/>
     <col min="11" max="13" width="10.6640625" style="99"/>
     <col min="14" max="14" width="10.6640625" style="131"/>
     <col min="15" max="15" width="10.6640625" style="99"/>
     <col min="16" max="16" width="10.6640625" style="130"/>
     <col min="17" max="17" width="10.6640625" style="124"/>
     <col min="18" max="18" width="10.6640625" style="97"/>
     <col min="19" max="19" width="16.83203125" style="97" customWidth="1"/>
     <col min="20" max="16384" width="10.6640625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.15">
       <c r="A1" s="110" t="s">
         <v>136</v>
       </c>
       <c r="B1" s="166">
         <v>46168</v>
@@ -28510,51 +35690,51 @@
         <v>0.91930000000000001</v>
       </c>
       <c r="J15" s="239">
         <v>0.95799999999999996</v>
       </c>
       <c r="K15" s="228"/>
       <c r="L15" s="219" t="str">
         <f t="shared" ca="1" si="1"/>
         <v/>
       </c>
       <c r="M15" s="220"/>
       <c r="N15" s="220"/>
       <c r="O15" s="221" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="P15" s="222" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q15" s="223" t="str">
         <f t="shared" ca="1" si="2"/>
         <v/>
       </c>
       <c r="R15" s="224">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="S15" s="279" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="40" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="235" t="s">
         <v>230</v>
       </c>
       <c r="B16" s="214" t="s">
         <v>183</v>
       </c>
       <c r="C16" s="238" t="s">
         <v>193</v>
       </c>
       <c r="D16" s="238" t="s">
         <v>194</v>
       </c>
       <c r="E16" s="216" t="s">
         <v>204</v>
       </c>
       <c r="F16" s="216" t="s">
         <v>216</v>
       </c>
       <c r="G16" s="216" t="s">
@@ -30941,94 +38121,99 @@
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" copies="10" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>31</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="44" baseType="lpstr">
+    <vt:vector size="49" baseType="lpstr">
       <vt:lpstr>Hovedark</vt:lpstr>
       <vt:lpstr>Reserve</vt:lpstr>
       <vt:lpstr>Parolen</vt:lpstr>
       <vt:lpstr>5 mai</vt:lpstr>
       <vt:lpstr>12 mai</vt:lpstr>
       <vt:lpstr>19 mai</vt:lpstr>
       <vt:lpstr>26 mai</vt:lpstr>
       <vt:lpstr>2 juni</vt:lpstr>
       <vt:lpstr>9 juni</vt:lpstr>
       <vt:lpstr>16 juni</vt:lpstr>
       <vt:lpstr>22 juni</vt:lpstr>
       <vt:lpstr>Tjøme rundt</vt:lpstr>
       <vt:lpstr>30 juni</vt:lpstr>
       <vt:lpstr>7 juli</vt:lpstr>
       <vt:lpstr>14 juli</vt:lpstr>
       <vt:lpstr>21 juli</vt:lpstr>
       <vt:lpstr>28 juli</vt:lpstr>
       <vt:lpstr>4 august</vt:lpstr>
       <vt:lpstr>11 august</vt:lpstr>
       <vt:lpstr>Langeskjær</vt:lpstr>
       <vt:lpstr>18 august</vt:lpstr>
       <vt:lpstr>25 august</vt:lpstr>
       <vt:lpstr>1 september</vt:lpstr>
       <vt:lpstr>8 september</vt:lpstr>
       <vt:lpstr>15 september</vt:lpstr>
       <vt:lpstr>22 september</vt:lpstr>
       <vt:lpstr>29 september</vt:lpstr>
       <vt:lpstr>Cupper</vt:lpstr>
       <vt:lpstr>Gåsøpokalen</vt:lpstr>
       <vt:lpstr>Lillebuktpokalen</vt:lpstr>
       <vt:lpstr>Pokaler, historikk</vt:lpstr>
+      <vt:lpstr>'1 september'!Print_Area</vt:lpstr>
+      <vt:lpstr>'11 august'!Print_Area</vt:lpstr>
       <vt:lpstr>'12 mai'!Print_Area</vt:lpstr>
       <vt:lpstr>'16 juni'!Print_Area</vt:lpstr>
+      <vt:lpstr>'18 august'!Print_Area</vt:lpstr>
       <vt:lpstr>'19 mai'!Print_Area</vt:lpstr>
       <vt:lpstr>'2 juni'!Print_Area</vt:lpstr>
       <vt:lpstr>'22 juni'!Print_Area</vt:lpstr>
+      <vt:lpstr>'25 august'!Print_Area</vt:lpstr>
       <vt:lpstr>'26 mai'!Print_Area</vt:lpstr>
       <vt:lpstr>'28 juli'!Print_Area</vt:lpstr>
       <vt:lpstr>'30 juni'!Print_Area</vt:lpstr>
       <vt:lpstr>'5 mai'!Print_Area</vt:lpstr>
       <vt:lpstr>'7 juli'!Print_Area</vt:lpstr>
+      <vt:lpstr>'8 september'!Print_Area</vt:lpstr>
       <vt:lpstr>'9 juni'!Print_Area</vt:lpstr>
       <vt:lpstr>Hovedark!Print_Area</vt:lpstr>
       <vt:lpstr>Parolen!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bjørn Gustavsen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>